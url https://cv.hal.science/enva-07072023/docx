--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -100,7974 +100,7962 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+                <w:t xml:space="preserve">Faten Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Belkessa</w:t>
+                <w:t xml:space="preserve">Hélène Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Zait</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342360v1</w:t>
+                <w:t xml:space="preserve">hal-05569061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
+                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Adjou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Zait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159481v1</w:t>
+                <w:t xml:space="preserve">hal-05342360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Younes Laidoudi</w:t>
+                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2077-2078., pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05159470v1</w:t>
+                <w:t xml:space="preserve">hal-05159481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christen Rune Stensvold</w:t>
+                <w:t xml:space="preserve">Samia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rosa Sannella</w:t>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Betson</w:t>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Östlund</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Younes Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100308. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214091v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Karin Troell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Christen Rune Stensvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+                <w:t xml:space="preserve">Anna Rosa Sannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Martha Betson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Östlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+                <w:t xml:space="preserve">hal-05214091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530518v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Cryptosporidium parvum reveals the emergence of an outbreak-associated population in Europe and its spread to the United States</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 467-468, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643965v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+                <w:t xml:space="preserve">Comparative genomics of Cryptosporidium parvum reveals the emergence of an outbreak-associated population in Europe and its spread to the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Greta Bellinzona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Tiago Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Michele Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.278830.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04373028v1</w:t>
+                <w:t xml:space="preserve">hal-04643965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04185936v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04373028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and molecular characterization of Giardia duodenalis in lambs in Djelfa, the central steppe of Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Benhassine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06808-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318137v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Occurrence and molecular characterization of Giardia duodenalis in lambs in Djelfa, the central steppe of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (9), pp.2965-2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06808-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Parasitologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Chenafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983748v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et prévention de la cryptosporidiose chez les jeunes ruminants (chevreaux) : intérêt des polysaccharides naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172 (1), pp.99-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176049v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium immunolabeling in paraffinembedded ileum of CD-1 neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525603v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium immunolabeling in paraffinembedded ileum of CD-1 neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.244-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525307v1</w:t>
+                <w:t xml:space="preserve">hal-04525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic Cryptosporidium species and subtypes in lambs and goat kids in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-018-3172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common occurrence of zoonotic pathogen Cryptosporidium meleagridis in broiler chickens and turkeys in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Goucem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 196 (3-4), pp.334-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses sur les mécanismes d'action de l'amphotéricine B et de ses dérivés dans les encéphalopathies subaiguës spongiformes transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Lasmézas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (6-7), pp.892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/10608/481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ain Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of monoamine oxidase-B activity in the brain of scrapie-infected hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (8), pp.1416-1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural evidence that ependymal cells are infected in experimental scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 115 (6), pp.643-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-008-0365-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–activity studies of heparan mimetic polyanions for anti-prion therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-synuclein Accumulates in the Brain of Scrapie-affected Sheep and Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 137 (1), pp.78-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcpa.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity studies of heparan mimetic polyanions for anti-prion therapies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creutzfeldt-Jakob disease: therapeutic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (4), pp.345-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1517/13543784.6.4.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractures mandibulaires chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (246), pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas clinique d'un syndrome de dépérissement chronique lié à une acidose subclinique du rumen dans un troupeau de vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buczinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brugère-Picoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 155 (5), pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Goutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture mandibulaire traumatique chez une génisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (246), pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic glycosaminoglycan mimetic (RGTA) modifies natural glycosaminoglycan species during myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 118, pp.253 - 264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel generation of heparan sulfate mimetics for the treatment of prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Salès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84 (9), pp.2595-2603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.19073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Quinacrine Treatment for Prion Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tagliavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77 (15), pp.8462-8469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.77.15.8462-8469.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Polyene Antibiotic Derivative MS-8209 on the Astrocyte Lysosomal System of Scrapie-Infected Hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philoppe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (3), pp.271-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/JMN:18:3:271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-synuclein-immunoreactive deposits in human and animal prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sazdovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 103 (5), pp.516-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-001-0499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Effects of Dextran Sulfate 500, the Polyene Antibiotic MS-8209, and Congo Red on Accumulation of the Protease-Resistant Isoform of PrP in the Spleens of Mice Inoculated Intraperitoneally with the Scrapie Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 74 (12), pp.5432-5440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.74.12.5432-5440.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-8209, an Amphotericin B Analogue,Delays the Appearance of Spongiosis, Astrogliosis and PrPres Accumulation inthe Brain of Scrapie-infected Hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kt Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Demart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J -P Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 122 (1), pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/jcpa.1999.0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of MS-8209, an Amphotericin B Derivative, on Tumor Necrosis Factor Alpha Synthesis and Human Immunodeficiency Virus Replication in Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44 (2), pp.405-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.44.2.405-407.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-8209, a water-soluble amphotericin B derivative, affects both scrapie agent replication and PrPres accumulation in Syrian hamster scrapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Demart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 80 (4), pp.1079-1085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/0022-1317-80-4-1079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting scrapie neuroinvasion by polyene antibiotic treatment of SCID mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lamoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 80 (7), pp.1873-1877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/0022-1317-80-7-1873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for the Pharmacological Treatment of Human Prion Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (2), pp.83-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/00023210-199810020-00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the dynamics of prion diseases with amphotericin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5 (1), pp.27-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-842X(97)81771-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des antibiotiques polyéniques dans le traitement des encéphalopathies subaiguës spongif ormes transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (4), pp.335-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0924-4204(97)86599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-8209</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pleskoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Adamovicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs of the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22 (6), pp.634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1358/dof.1997.022.06.411946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE transmission to macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasmézas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 381 (6585), pp.743-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/381743a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of a new amphotericin B derivative, MS-8209, on mouse bse and scrapie: implications for the mechanism of action of polyene antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Lasmézas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 147 (4), pp.213-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0923-2516(96)89651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain specific and common pathogenic events in murine models of scrapie and bovine spongiform encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasmezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77 (7), pp.1601-1609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/0022-1317-77-7-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-8209, a new amphotericin B derivative, provides enhanced efficacy in delaying hamster scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lasmezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 39 (12), pp.2810-2812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.39.12.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological studies of a new derivative of amphotericin B, MS-8209, in mouse and hamster scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasmezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 75 (9), pp.2499-2503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/0022-1317-75-9-2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8077,4025 +8065,4025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidiose : quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vetoccican, Jun 2025, Onet-le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vetoccitan, Jun 2025, Onet-le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vetoccitan, Jun 2025, Onet-le Château, France</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159498v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716177v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630304v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04140809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies thérapeutiques et préventives de lutte contre la cryptosporidiose des jeunes ruminants : intérêt des polysaccharides naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées internationales des Sciences Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alger, Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12105,293 +12093,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12538,51 +12526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>