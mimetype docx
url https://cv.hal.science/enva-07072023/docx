--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -100,857 +100,857 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t>
+                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Bouaicha</w:t>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Baudel</w:t>
+                <w:t xml:space="preserve">Salem Belkessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Simon</w:t>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Houria Zait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569061v1</w:t>
+                <w:t xml:space="preserve">hal-05342360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+                <w:t xml:space="preserve">Faten Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Belkessa</w:t>
+                <w:t xml:space="preserve">Hélène Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Zait</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342360v1</w:t>
+                <w:t xml:space="preserve">hal-05569061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2077-2078., pp.26-27</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 467-468, pp.68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159481v1</w:t>
+                <w:t xml:space="preserve">hal-05530518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davoust</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Laidoudi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159470v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2077-2078., pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214091v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Troell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christen Rune Stensvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rosa Sannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Betson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Östlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530518v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of Cryptosporidium parvum reveals the emergence of an outbreak-associated population in Europe and its spread to the United States</w:t>
               </w:r>
@@ -1109,64 +1109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
@@ -1204,64 +1204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,64 +1364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1619,90 +1619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and molecular characterization of Giardia duodenalis in lambs in Djelfa, the central steppe of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 119 (9), pp.2965-2973. </w:t>
@@ -1734,723 +1734,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et prévention de la cryptosporidiose chez les jeunes ruminants (chevreaux) : intérêt des polysaccharides naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525365v1</w:t>
+                <w:t xml:space="preserve">hal-02983748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Traitement et prévention de la cryptosporidiose chez les jeunes ruminants (chevreaux) : intérêt des polysaccharides naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983748v1</w:t>
+                <w:t xml:space="preserve">hal-04525365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
               </w:r>
@@ -2462,104 +2462,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176067v1</w:t>
@@ -2583,64 +2583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176056v1</w:t>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,64 +2963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic Cryptosporidium species and subtypes in lambs and goat kids in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Hakem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common occurrence of zoonotic pathogen Cryptosporidium meleagridis in broiler chickens and turkeys in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of monoamine oxidase-B activity in the brain of scrapie-infected hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,1770 +3759,1770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity studies of heparan mimetic polyanions for anti-prion therapies</w:t>
+                <w:t xml:space="preserve">Alpha-synuclein Accumulates in the Brain of Scrapie-affected Sheep and Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+                <w:t xml:space="preserve">K.T. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+                <w:t xml:space="preserve">S. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+                <w:t xml:space="preserve">M.O. Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
+                <w:t xml:space="preserve">S. Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">C. Couquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (1), pp.78-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcpa.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525417v1</w:t>
+                <w:t xml:space="preserve">hal-04525415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-synuclein Accumulates in the Brain of Scrapie-affected Sheep and Goats</w:t>
+                <w:t xml:space="preserve">Structure-activity studies of heparan mimetic polyanions for anti-prion therapies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.T. Adjou</w:t>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allix</w:t>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Ouidja</w:t>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Backer</w:t>
+                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couquet</w:t>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (1), pp.78-81. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcpa.2007.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525415v1</w:t>
+                <w:t xml:space="preserve">hal-00187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity studies of heparan mimetic polyanions for anti-prion therapies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Structure–activity studies of heparan mimetic polyanions for anti-prion therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187903v1</w:t>
+                <w:t xml:space="preserve">hal-04525417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutzfeldt-Jakob disease: therapeutic strategies</w:t>
+                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beringue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dormont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/13543784.6.4.345⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525466v1</w:t>
+                <w:t xml:space="preserve">hal-04525420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525420v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creutzfeldt-Jakob disease: therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/13543784.6.4.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683354v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fractures mandibulaires chez les bovins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synthetic glycosaminoglycan mimetic (RGTA) modifies natural glycosaminoglycan species during myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118, pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673789v1</w:t>
+                <w:t xml:space="preserve">hal-01756679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique d'un syndrome de dépérissement chronique lié à une acidose subclinique du rumen dans un troupeau de vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Goutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 155 (5), pp.259-263</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673985v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture mandibulaire traumatique chez une génisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t>
+              <w:t xml:space="preserve">, 2004, 35 (246), pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680689v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture mandibulaire traumatique chez une génisse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+                <w:t xml:space="preserve">Cas clinique d'un syndrome de dépérissement chronique lié à une acidose subclinique du rumen dans un troupeau de vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buczinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brugère-Picoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35 (246), pp.70-75</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (5), pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673933v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic glycosaminoglycan mimetic (RGTA) modifies natural glycosaminoglycan species during myogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fractures mandibulaires chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (246), pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.01607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756679v1</w:t>
+                <w:t xml:space="preserve">hal-02673789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel generation of heparan sulfate mimetics for the treatment of prion diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Simoneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525425v1</w:t>
+                <w:t xml:space="preserve">hal-02682909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel generation of heparan sulfate mimetics for the treatment of prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Salès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (9), pp.2595-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.19073-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682909v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,375 +5701,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Polyene Antibiotic Derivative MS-8209 on the Astrocyte Lysosomal System of Scrapie-Infected Hamsters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
+                <w:t xml:space="preserve">Alpha-synuclein-immunoreactive deposits in human and animal prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philoppe Deslys</w:t>
+                <w:t xml:space="preserve">V. Sazdovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Seman</w:t>
+                <w:t xml:space="preserve">D. Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1385/JMN:18:3:271⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103 (5), pp.516-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-001-0499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525440v1</w:t>
+                <w:t xml:space="preserve">hal-04525433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-synuclein-immunoreactive deposits in human and animal prion diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Privat</w:t>
+                <w:t xml:space="preserve">Effects of the Polyene Antibiotic Derivative MS-8209 on the Astrocyte Lysosomal System of Scrapie-Infected Hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sazdovitch</w:t>
+                <w:t xml:space="preserve">Nicole Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dormont</w:t>
+                <w:t xml:space="preserve">Jean-Philoppe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duyckaerts</w:t>
+                <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 103 (5), pp.516-520. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (3), pp.271-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-001-0499-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1385/JMN:18:3:271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525433v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Effects of Dextran Sulfate 500, the Polyene Antibiotic MS-8209, and Congo Red on Accumulation of the Protease-Resistant Isoform of PrP in the Spleens of Mice Inoculated Intraperitoneally with the Scrapie Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,90 +6681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for the Pharmacological Treatment of Human Prion Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (2), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6798,51 +6798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,862 +6938,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of prion diseases with amphotericin B</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt des antibiotiques polyéniques dans le traitement des encéphalopathies subaiguës spongif ormes transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-842X(97)81771-4⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4204(97)86599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525474v1</w:t>
+                <w:t xml:space="preserve">hal-04525475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des antibiotiques polyéniques dans le traitement des encéphalopathies subaiguës spongif ormes transmissibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+                <w:t xml:space="preserve">MS-8209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pleskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Adamovicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-4204(97)86599-7⟩</w:t>
+              <w:t xml:space="preserve">Drugs of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (6), pp.634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1358/dof.1997.022.06.411946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525475v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-8209</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the dynamics of prion diseases with amphotericin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs of the future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (1), pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-842X(97)81771-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1358/dof.1997.022.06.411946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE transmission to macaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of a new amphotericin B derivative, MS-8209, on mouse bse and scrapie: implications for the mechanism of action of polyene antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.T. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lasmézas</w:t>
+                <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C.I. Lasmézas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deslys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 381 (6585), pp.743-744. </w:t>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (4), pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/381743a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0923-2516(96)89651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525478v1</w:t>
+                <w:t xml:space="preserve">hal-04525481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of a new amphotericin B derivative, MS-8209, on mouse bse and scrapie: implications for the mechanism of action of polyene antibiotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Strain specific and common pathogenic events in murine models of scrapie and bovine spongiform encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lasmezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.I. Lasmézas</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+                <w:t xml:space="preserve">J.-J. Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (4), pp.213-218. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77 (7), pp.1601-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0923-2516(96)89651-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-7-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525481v1</w:t>
+                <w:t xml:space="preserve">hal-04525486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain specific and common pathogenic events in murine models of scrapie and bovine spongiform encephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSE transmission to macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lasmézas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lasmezas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Hauw</w:t>
+                <w:t xml:space="preserve">F. Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 381 (6585), pp.743-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/381743a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-7-1601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525486v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-8209, a new amphotericin B derivative, provides enhanced efficacy in delaying hamster scrapie</w:t>
               </w:r>
@@ -7913,103 +7913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological studies of a new derivative of amphotericin B, MS-8209, in mouse and hamster scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasmezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lazarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 75 (9), pp.2499-2503. </w:t>
@@ -8142,221 +8142,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vetoccitan, Jun 2025, Onet-le Château, France</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159498v1</w:t>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vetoccitan, Jun 2025, Onet-le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
               </w:r>
@@ -8461,989 +8461,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630304v1</w:t>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716177v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038435v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trompes l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690313v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trompes l'oeil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047422v1</w:t>
+                <w:t xml:space="preserve">hal-04630304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
+                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+                <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526257v1</w:t>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9630,648 +9630,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526891v1</w:t>
+                <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04141152v1</w:t>
+                <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04140809v1</w:t>
+                <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
+              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525565v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525546v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04140809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
               </w:r>
@@ -10296,51 +10296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10376,139 +10376,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies thérapeutiques et préventives de lutte contre la cryptosporidiose des jeunes ruminants : intérêt des polysaccharides naturels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées internationales des Sciences Vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alger, Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525580v1</w:t>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10527,402 +10583,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
               </w:r>
@@ -10947,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11027,1069 +11083,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies thérapeutiques et préventives de lutte contre la cryptosporidiose des jeunes ruminants : intérêt des polysaccharides naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">14ème Journées internationales des Sciences Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alger, Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+                <w:t xml:space="preserve">hal-04525580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525573v1</w:t>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12120,51 +12120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12284,51 +12284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
@@ -12526,51 +12526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>