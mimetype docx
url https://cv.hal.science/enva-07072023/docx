--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -66,12320 +66,12704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+                <w:t xml:space="preserve">Faten Bouaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Belkessa</w:t>
+                <w:t xml:space="preserve">Hélène Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Zait</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342360v1</w:t>
+                <w:t xml:space="preserve">hal-05569061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t>
+                <w:t xml:space="preserve">Yeast probiotic protects gut microbiota diversity and metabolic potential against Cryptosporidiosis-induced disruption in goat kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Bouaicha</w:t>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Baudel</w:t>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 343, pp.110729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2026.110729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569061v1</w:t>
+                <w:t xml:space="preserve">hal-05551639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Simon</w:t>
+                <w:t xml:space="preserve">Distribution of Giardia duodenalis genotypes in diarrheic children from Algiers, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salem Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Zait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.103132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530518v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2077-2078., pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiose et giardiose : où en est la recherche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159481v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Epidemiological Investigation of Cryptosporidium Infection in Goat Population from Bouira Province, Algeria</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Troell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christen Rune Stensvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rosa Sannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Betson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Östlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14060597⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159470v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development, and testing of a new multi-locus sequence typing scheme for the zoonotic pathogen Cryptosporidium parvum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures concernant le bien-être animal dans les cahiers des charges des appellations ovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alline de Paula Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 467-468, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214091v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Cryptosporidium parvum reveals the emergence of an outbreak-associated population in Europe and its spread to the United States</w:t>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Bellinzona</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Nardi</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Castelli</w:t>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (6), pp.877-887. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.278830.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643965v1</w:t>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+                <w:t xml:space="preserve">Comparative genomics of Cryptosporidium parvum reveals the emergence of an outbreak-associated population in Europe and its spread to the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Greta Bellinzona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Tiago Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Michele Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.278830.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04373028v1</w:t>
+                <w:t xml:space="preserve">hal-04643965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04185936v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04373028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+                <w:t xml:space="preserve">anses-04185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and molecular characterization of Giardia duodenalis in lambs in Djelfa, the central steppe of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Soumaya Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (9), pp.2965-2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06808-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and molecular characterization of Giardia duodenalis in lambs in Djelfa, the central steppe of Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Benhassine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Laatamna</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119 (9), pp.2965-2973. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06808-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318137v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Parasitologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983748v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et prévention de la cryptosporidiose chez les jeunes ruminants (chevreaux) : intérêt des polysaccharides naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Veterinary and public health importance of cryptosporidiosis in Algeria: an update and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525365v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement et prévention de la cryptosporidiose chez les jeunes ruminants (chevreaux) : intérêt des polysaccharides naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172 (1), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176067v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176049v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium immunolabeling in paraffinembedded ileum of CD-1 neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525603v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoonotic Cryptosporidium species and subtypes in lambs and goat kids in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
+                <w:t xml:space="preserve">Cryptosporidium immunolabeling in paraffinembedded ileum of CD-1 neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Amer</w:t>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Khelef</w:t>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.244-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525279v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common occurrence of zoonotic pathogen Cryptosporidium meleagridis in broiler chickens and turkeys in Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Zoonotic Cryptosporidium species and subtypes in lambs and goat kids in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Hakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khelef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525399v1</w:t>
+                <w:t xml:space="preserve">hal-04525279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèses sur les mécanismes d'action de l'amphotéricine B et de ses dérivés dans les encéphalopathies subaiguës spongiformes transmissibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Adjou</w:t>
+                <w:t xml:space="preserve">Common occurrence of zoonotic pathogen Cryptosporidium meleagridis in broiler chickens and turkeys in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Deslys</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Dormont</w:t>
+                <w:t xml:space="preserve">Rachid Goucem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/10608/481⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 196 (3-4), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525470v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypothèses sur les mécanismes d'action de l'amphotéricine B et de ses dérivés dans les encéphalopathies subaiguës spongiformes transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Temim</w:t>
+                <w:t xml:space="preserve">Ci Lasmézas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+                <w:t xml:space="preserve">R Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ain Baziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Kaddour</w:t>
+                <w:t xml:space="preserve">D Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6-7), pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655819v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of monoamine oxidase-B activity in the brain of scrapie-infected hamsters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dilda</w:t>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Aumond</w:t>
+                <w:t xml:space="preserve">H. Ain Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Gueddari</w:t>
+                <w:t xml:space="preserve">H. Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+                <w:t xml:space="preserve">Rachid Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525409v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural evidence that ependymal cells are infected in experimental scrapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase of monoamine oxidase-B activity in the brain of scrapie-infected hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dilda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Pascal Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Salah Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-008-0365-3⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (8), pp.1416-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525411v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-synuclein Accumulates in the Brain of Scrapie-affected Sheep and Goats</w:t>
+                <w:t xml:space="preserve">Ultrastructural evidence that ependymal cells are infected in experimental scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.T. Adjou</w:t>
+                <w:t xml:space="preserve">Jean-Guy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcpa.2007.03.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (6), pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-008-0365-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525415v1</w:t>
+                <w:t xml:space="preserve">hal-04525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity studies of heparan mimetic polyanions for anti-prion therapies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–activity studies of heparan mimetic polyanions for anti-prion therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187903v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity studies of heparan mimetic polyanions for anti-prion therapies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">Alpha-synuclein Accumulates in the Brain of Scrapie-affected Sheep and Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.T. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (1), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcpa.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525417v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+                <w:t xml:space="preserve">Structure-activity studies of heparan mimetic polyanions for anti-prion therapies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 363 (1), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525420v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Creutzfeldt-Jakob disease: therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/13543784.6.4.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683354v1</w:t>
+                <w:t xml:space="preserve">hal-04525466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutzfeldt-Jakob disease: therapeutic strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dormont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/13543784.6.4.345⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525466v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic glycosaminoglycan mimetic (RGTA) modifies natural glycosaminoglycan species during myogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
+                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.01607⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756679v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cas clinique d'un syndrome de dépérissement chronique lié à une acidose subclinique du rumen dans un troupeau de vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buczinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brugère-Picoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (5), pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680689v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture mandibulaire traumatique chez une génisse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Les fractures mandibulaires chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35 (246), pp.70-75</w:t>
+              <w:t xml:space="preserve">, 2004, 35 (246), pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673933v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique d'un syndrome de dépérissement chronique lié à une acidose subclinique du rumen dans un troupeau de vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synthetic glycosaminoglycan mimetic (RGTA) modifies natural glycosaminoglycan species during myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118, pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673985v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fractures mandibulaires chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Fracture mandibulaire traumatique chez une génisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ravary-Plumioën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35 (246), pp.38-43</w:t>
+              <w:t xml:space="preserve">, 2004, 35 (246), pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673789v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Goutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t>
+              <w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682909v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel generation of heparan sulfate mimetics for the treatment of prion diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525425v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">A novel generation of heparan sulfate mimetics for the treatment of prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gourreau</w:t>
+                <w:t xml:space="preserve">Steve Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Salès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (9), pp.2595-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.19073-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677344v1</w:t>
+                <w:t xml:space="preserve">hal-04525425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Quinacrine Treatment for Prion Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tagliavini</w:t>
+                <w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Forloni</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bate</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525429v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-synuclein-immunoreactive deposits in human and animal prion diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Quinacrine Treatment for Prion Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tagliavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">G. Forloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sazdovitch</w:t>
+                <w:t xml:space="preserve">C. Bate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dormont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Duyckaerts</w:t>
+                <w:t xml:space="preserve">M. Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-001-0499-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (15), pp.8462-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.15.8462-8469.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525433v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Polyene Antibiotic Derivative MS-8209 on the Astrocyte Lysosomal System of Scrapie-Infected Hamsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philoppe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (3), pp.271-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/JMN:18:3:271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Effects of Dextran Sulfate 500, the Polyene Antibiotic MS-8209, and Congo Red on Accumulation of the Protease-Resistant Isoform of PrP in the Spleens of Mice Inoculated Intraperitoneally with the Scrapie Agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alpha-synuclein-immunoreactive deposits in human and animal prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lamoury</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sazdovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maignien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+                <w:t xml:space="preserve">D. Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.74.12.5432-5440.2000⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103 (5), pp.516-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-001-0499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525450v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-8209, an Amphotericin B Analogue,Delays the Appearance of Spongiosis, Astrogliosis and PrPres Accumulation inthe Brain of Scrapie-infected Hamsters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Privat</w:t>
+                <w:t xml:space="preserve">Opposite Effects of Dextran Sulfate 500, the Polyene Antibiotic MS-8209, and Congo Red on Accumulation of the Protease-Resistant Isoform of PrP in the Spleens of Mice Inoculated Intraperitoneally with the Scrapie Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Demart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Seman</w:t>
+                <w:t xml:space="preserve">Thomas Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/jcpa.1999.0338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (12), pp.5432-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.74.12.5432-5440.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525449v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of MS-8209, an Amphotericin B Derivative, on Tumor Necrosis Factor Alpha Synthesis and Human Immunodeficiency Virus Replication in Macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS-8209, an Amphotericin B Analogue,Delays the Appearance of Spongiosis, Astrogliosis and PrPres Accumulation inthe Brain of Scrapie-infected Hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kt Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Demart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Clayette</w:t>
+                <w:t xml:space="preserve">J -P Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">M Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/jcpa.1999.0338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.44.2.405-407.2000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-8209, a water-soluble amphotericin B derivative, affects both scrapie agent replication and PrPres accumulation in Syrian hamster scrapie.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of MS-8209, an Amphotericin B Derivative, on Tumor Necrosis Factor Alpha Synthesis and Human Immunodeficiency Virus Replication in Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Deslys</w:t>
+                <w:t xml:space="preserve">Pascal Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Beringue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Demart</w:t>
+                <w:t xml:space="preserve">Marc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-80-4-1079⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (2), pp.405-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.44.2.405-407.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525459v1</w:t>
+                <w:t xml:space="preserve">hal-04525444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting scrapie neuroinvasion by polyene antibiotic treatment of SCID mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">MS-8209, a water-soluble amphotericin B derivative, affects both scrapie agent replication and PrPres accumulation in Syrian hamster scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Deslys</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Demart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 80 (7), pp.1873-1877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-80-7-1873⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 80 (4), pp.1079-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-80-4-1079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525455v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for the Pharmacological Treatment of Human Prion Diseases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibiting scrapie neuroinvasion by polyene antibiotic treatment of SCID mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lamoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/00023210-199810020-00001⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 80 (7), pp.1873-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-80-7-1873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525463v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects for the Pharmacological Treatment of Human Prion Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
+              <w:t xml:space="preserve">CNS Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (2), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/00023210-199810020-00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01756670v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des antibiotiques polyéniques dans le traitement des encéphalopathies subaiguës spongif ormes transmissibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+                <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demaimay</w:t>
+                <w:t xml:space="preserve">Aldo Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Demart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+                <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8 (4), pp.335-341. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-4204(97)86599-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525475v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-8209</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the dynamics of prion diseases with amphotericin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs of the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1358/dof.1997.022.06.411946⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (1), pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-842X(97)81771-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525472v1</w:t>
+                <w:t xml:space="preserve">hal-04525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of prion diseases with amphotericin B</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MS-8209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pleskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Adamovicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-842X(97)81771-4⟩</w:t>
+              <w:t xml:space="preserve">Drugs of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (6), pp.634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1358/dof.1997.022.06.411946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525474v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of a new amphotericin B derivative, MS-8209, on mouse bse and scrapie: implications for the mechanism of action of polyene antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.T. Adjou</w:t>
+                <w:t xml:space="preserve">Intérêt des antibiotiques polyéniques dans le traitement des encéphalopathies subaiguës spongif ormes transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Demaimay</w:t>
+                <w:t xml:space="preserve">Rémi Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.I. Lasmézas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+                <w:t xml:space="preserve">Séverine Demart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0923-2516(96)89651-8⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4204(97)86599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525481v1</w:t>
+                <w:t xml:space="preserve">hal-04525475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain specific and common pathogenic events in murine models of scrapie and bovine spongiform encephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSE transmission to macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lasmézas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lasmezas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Hauw</w:t>
+                <w:t xml:space="preserve">F. Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 77 (7), pp.1601-1609. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 381 (6585), pp.743-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-7-1601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/381743a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525486v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE transmission to macaques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Differential effects of a new amphotericin B derivative, MS-8209, on mouse bse and scrapie: implications for the mechanism of action of polyene antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.T. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Lasmézas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deslys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lamoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/381743a0⟩</w:t>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (4), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2516(96)89651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525478v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-8209, a new amphotericin B derivative, provides enhanced efficacy in delaying hamster scrapie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Seman</w:t>
+                <w:t xml:space="preserve">Strain specific and common pathogenic events in murine models of scrapie and bovine spongiform encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lasmezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.39.12.2810⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77 (7), pp.1601-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-7-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525488v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MS-8209, a new amphotericin B derivative, provides enhanced efficacy in delaying hamster scrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lasmezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 39 (12), pp.2810-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.39.12.2810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pharmacological studies of a new derivative of amphotericin B, MS-8209, in mouse and hamster scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaimay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lasmezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 75 (9), pp.2499-2503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/0022-1317-75-9-2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiose : quoi de neuf ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La cryptosporidiose chez les ruminants nouveau-nés en France : enjeux vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vetoccican, Jun 2025, Onet-le Château, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159491v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidiose et microbiote intestinal des nouveau-nés : piste de nouvelles thérapies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pollet Thomas</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séance de l'académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vetoccitan, Jun 2025, Onet-le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998205v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidiose : quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Ruminades Aveyronnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vetoccican, Jun 2025, Onet-le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038435v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690313v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trompes l'oeil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047422v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716177v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
+              <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630304v1</w:t>
+                <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
+              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526257v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trompes l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526831v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Louifi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141152v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526891v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525565v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525546v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04140809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525572v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541453v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies thérapeutiques et préventives de lutte contre la cryptosporidiose des jeunes ruminants : intérêt des polysaccharides naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">14ème Journées internationales des Sciences Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alger, Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies thérapeutiques et préventives de lutte contre la cryptosporidiose des jeunes ruminants : intérêt des polysaccharides naturels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées internationales des Sciences Vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alger, Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525580v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525573v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12526,51 +12910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2026.110729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Baroudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Laatamna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Belkessa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Hakem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Zait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedjaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14060597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Troell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Rune Stensvold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Sannella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#214;stlund" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278830.123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benhassine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06808-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3172-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Goucem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K97CJQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Deslys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Demaimay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dormont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/481" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Gueddari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2008.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grigoriev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-008-0365-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSWBBK5T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ikeda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PZK9FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Adjou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Ouidja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2007.03.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWZK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beringue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543784.6.4.345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vagneur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buczinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ravary-Plumio&#235;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756679v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01607" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Simoneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sal&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19073-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forloni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.15.8462-8469.2003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sales" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philoppe Deslys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:18:3:271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3NFNH7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Privat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sazdovitch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dormont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duyckaerts" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-001-0499-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ3X7MG8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maignien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.12.5432-5440.2000" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kt Adjou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Deslys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jcpa.1999.0338" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K48QSPM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clayette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.44.2.405-407.2000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deslys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Beringue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-4-1079" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamoury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-80-7-1873" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00023210-199810020-00001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(97)81771-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3MPZVC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525472v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marrakchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pleskoff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamovicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1358/dof.1997.022.06.411946" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525475v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demaimay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4204(97)86599-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HG1WTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deslys" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaimay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/381743a0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1Z6MJH83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Lasm&#233;zas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(96)89651-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ8CTS4R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasmezas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hauw" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-7-1601" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasmezas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.39.12.2810" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazarini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-9-2499" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630723v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05159491v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>