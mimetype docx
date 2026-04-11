--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -126,124 +126,193 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique des corps en lutte dans le catch japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuage Mycélium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wizardry et la fantasy sino-japonaise dans le dungeon-crawler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -253,1133 +322,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FromSoftware video games in the 1990s: when dungeons became 3D chronotopes</w:t>
+                <w:t xml:space="preserve">La citadelle de Kowloon dans le jeu vidéo japonais, ou l’indicible traumatisme de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Games Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiGRA, Sep 2025, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Villes d’Asie: entre imaginaire et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414466v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citadelle de Kowloon dans le jeu vidéo japonais, ou l’indicible traumatisme de la guerre</w:t>
+                <w:t xml:space="preserve">FromSoftware video games in the 1990s: when dungeons became 3D chronotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes d’Asie: entre imaginaire et réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Oct 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">History of Games Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiGRA, Sep 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414468v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données de la culture populaire japonaise d'après-guerre : quel impact sur les game studies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterCulturalia #7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Alexandru Ioan Cuza, Apr 2025, Iasi (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seta Teiji and the Translation of Tolkien’s Work in Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Margins of Translation in the East Asian Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mons, Oct 2025, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ludo-Narrative Approach of War and the Japanese Invasion of China in Shadow Hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasia 2024: De/Centering Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seasia, Jul 2024, Quezon City, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Figure of Māra in the Shin Megami Tensei Video Game Series: A Postmodern and Ludic Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS-in-Asia 2024. Global Asias: Latent Histories, Manifest Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAS, Jul 2024, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait religieux japonais dans le jeu vidéo et le dungeon crawler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LPCM 2023-2024, Séance 5 : (Trans)médialité, transculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Légende de Himiko, intermédialité et territorialisation de la sorcière japonaise</w:t>
+                <w:t xml:space="preserve">Armored Core : Mechanical Bodies in Video Games as Means to Exorcise the War Trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sorcière, entre objet historique et icône féministe. Regards scientifiques sur l’utilisation d’une figure fascinante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">War and Science-Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nord Universitet, May 2023, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930746v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire un ludème du jeu vidéo vers le jeu analogique : l’exemple de la mort dans Dark Souls</w:t>
+                <w:t xml:space="preserve">La Légende de Himiko, intermédialité et territorialisation de la sorcière japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire le jeu vidéo : entre immersion, interactivité et interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Dec 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">La sorcière, entre objet historique et icône féministe. Regards scientifiques sur l’utilisation d’une figure fascinante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930802v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armored Core : Mechanical Bodies in Video Games as Means to Exorcise the War Trauma</w:t>
+                <w:t xml:space="preserve">Traduire un ludème du jeu vidéo vers le jeu analogique : l’exemple de la mort dans Dark Souls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War and Science-Fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nord Universitet, May 2023, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">Traduire le jeu vidéo : entre immersion, interactivité et interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930733v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmology of Kyoto, entre métempsychoses et corps meurtris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre sciences et magie : les savoirs dans les cultures de l’imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, Laboratoire des Imaginaires, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la recherche japonaise autour de Tolkien depuis l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche et de Rencontres sur Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation et rapport à l’autre : Nakai Masakazu, Kobayashi Hideo et la subculture japonaise</w:t>
+                <w:t xml:space="preserve">Le problème du chiasme, ou les limites d’une interprétation de l’expérience vidéoludique à partir du Cyborg Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet (Im)matérialités : l’objet pop peut-il être éthique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire de l’IETT « (Re)lire les classiques des SHS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, IETT, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930722v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du chiasme, ou les limites d’une interprétation de l’expérience vidéoludique à partir du Cyborg Manifesto</w:t>
+                <w:t xml:space="preserve">Médiation et rapport à l’autre : Nakai Masakazu, Kobayashi Hideo et la subculture japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire de l’IETT « (Re)lire les classiques des SHS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, IETT, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Projet (Im)matérialités : l’objet pop peut-il être éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930782v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyborg et eroge. La mise en jeu d’un idéal féminin comme discours nationaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, MISHA, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps jouable comme archive conflictuelle de l’escrime japonaise dans la série Kengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction et patrimoine. Le jeu comme lieu de mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,98 +1458,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées francophones de la recherche 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1490,232 +1559,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War Machines and the Vanishing of Human Bodies in Armored Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War and Science Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill | Schöningh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-318, 2025, War (Hi) Stories, 978-3-506-79832-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783657798322_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que dit le jeu vidéo des savoirs historiques et ésotériques ? Cosmology of Kyoto, entre jeu sérieux et setsuwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la journée d’étude : “Gēmu : qu’est-ce qu’un jeu vidéo japonais ?”, Lyon, 11 mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1783,51 +1914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F18E12"/>
+    <w:nsid w:val="7745C09C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enzo-le-guiriec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5016-6121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440490v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Guiriec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/73202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798322_015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enzo-le-guiriec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5016-6121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553184v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Guiriec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/73202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798322_015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>