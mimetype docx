--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -330,441 +330,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citadelle de Kowloon dans le jeu vidéo japonais, ou l’indicible traumatisme de la guerre</w:t>
+                <w:t xml:space="preserve">FromSoftware video games in the 1990s: when dungeons became 3D chronotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes d’Asie: entre imaginaire et réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Oct 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">History of Games Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiGRA, Sep 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414468v1</w:t>
+                <w:t xml:space="preserve">hal-05414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FromSoftware video games in the 1990s: when dungeons became 3D chronotopes</w:t>
+                <w:t xml:space="preserve">La citadelle de Kowloon dans le jeu vidéo japonais, ou l’indicible traumatisme de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Games Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiGRA, Sep 2025, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Villes d’Asie: entre imaginaire et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414466v1</w:t>
+                <w:t xml:space="preserve">hal-05414468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données de la culture populaire japonaise d'après-guerre : quel impact sur les game studies ?</w:t>
+                <w:t xml:space="preserve">Seta Teiji and the Translation of Tolkien’s Work in Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterCulturalia #7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza, Apr 2025, Iasi (Roumanie), Roumanie</w:t>
+              <w:t xml:space="preserve">The Margins of Translation in the East Asian Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mons, Oct 2025, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130549v1</w:t>
+                <w:t xml:space="preserve">hal-05414471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seta Teiji and the Translation of Tolkien’s Work in Japanese</w:t>
+                <w:t xml:space="preserve">Les bases de données de la culture populaire japonaise d'après-guerre : quel impact sur les game studies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Margins of Translation in the East Asian Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mons, Oct 2025, Mons, France</w:t>
+              <w:t xml:space="preserve">InterCulturalia #7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza, Apr 2025, Iasi (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414471v1</w:t>
+                <w:t xml:space="preserve">hal-05130549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ludo-Narrative Approach of War and the Japanese Invasion of China in Shadow Hearts</w:t>
+                <w:t xml:space="preserve">The Figure of Māra in the Shin Megami Tensei Video Game Series: A Postmodern and Ludic Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seasia 2024: De/Centering Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seasia, Jul 2024, Quezon City, Philippines</w:t>
+              <w:t xml:space="preserve">AAS-in-Asia 2024. Global Asias: Latent Histories, Manifest Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAS, Jul 2024, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930866v1</w:t>
+                <w:t xml:space="preserve">hal-04930849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Figure of Māra in the Shin Megami Tensei Video Game Series: A Postmodern and Ludic Adaptation</w:t>
+                <w:t xml:space="preserve">A Ludo-Narrative Approach of War and the Japanese Invasion of China in Shadow Hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Le Guiriec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS-in-Asia 2024. Global Asias: Latent Histories, Manifest Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAS, Jul 2024, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Seasia 2024: De/Centering Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seasia, Jul 2024, Quezon City, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930849v1</w:t>
+                <w:t xml:space="preserve">hal-04930866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait religieux japonais dans le jeu vidéo et le dungeon crawler</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7745C09C"/>
+    <w:nsid w:val="AD1F137D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2145,51 +2145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enzo-le-guiriec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5016-6121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553184v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Guiriec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/73202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798322_015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enzo-le-guiriec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5016-6121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553184v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Guiriec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/73202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657798322_015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>