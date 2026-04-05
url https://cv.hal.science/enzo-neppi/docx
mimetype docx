--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3287,1135 +3287,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paradigmi del romanzo epistolare nel Settecento europeo : La Nuova Eloisa, il Werther e l’Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Forner, Valentina Gallo, Sabine Schwarze, Corrado Viola (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolarità fittizia del Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni di Storia e Letteratura, pp.317-370, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sguardi incrociati sulla condizione ebraica in Italia nel XX secolo : le testimonianze di Primo Levi e di Giorgio Bassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Amrani et Maria Pia De Paulis-Dalembert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bassani nel suo secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giorgio Pozzi, pp.325-346, 2017, 9788896117743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni di Storia e Letteratura, pp.317-370, 2017</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Bassani e Arrigo Levi : due sguardi incrociati su “italianità” e “ebraicità” negli anni del fascismo e della persecuzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonello Perli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Edizioni Sinestesie, pp.135-154, 2016, 978-88-99541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 14, Edizioni Sinestesie, pp.135-154, 2016, 978-88-99541</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primo Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Primo Levi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Foscolo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ultimo canto di Saffo come risposta a Heroides 15: Sappho Phaoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perle Abbrugiati (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe repensé dans l’œuvre de Giacomo Leopardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence (PUP), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence (PUP), 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Sanctis teorico della letteratura e lettore di Phèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clara Allasia, Laura Nay (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco De Sanctis a Torino: da esule a ministro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.151-172, 2015, 978-88-6274-585-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neotomismo e irrazionalismo ‘nietzscheano’ di fronte alla Grande Guerra : i casi di Maritain e di Thomas Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raffaella Di Castro e Irene Kajon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Traûma » e « Psyché ». Le ferite del Novecento nella filosofia e nell’arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lithos, pp.11-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.151-172, 2015, 978-88-6274-585-7</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ortis e la Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Béarelle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’«Ortis» e la Francia. Approcci e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.49-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lithos, pp.11-33, 2014</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ortis e la Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Béarelle, Claudio Gigante (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ortis e la Francia. Approcci e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-78, 2014, Il secolo lungo, 978-3-0352-9680-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.49-78, 2014</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du nihilisme moderne : La réponse de Leopardi à Jacobi, Jean Paul et Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes réunis et présentés par Éric Benoit et Dominique Rabat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihilismes ? (Modernités 33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.75-89, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-78, 2014, Il secolo lungo, 978-3-0352-9680-8</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du nihilisme italien : Foscolo et Leopardi lecteurs du Werther de Goethe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Marc Crépon et Marc de Launay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configurations du nihilisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.43-58, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.75-89, 2012</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mito delle origini e cause del Male : La protesta di Mary Wollstonecraft Shelley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Aldo Marroni and di Toro, Ugo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muse ribelli : Complicità e conflitto nel sentire al femminile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ombre corte, pp.97-112, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.43-58, 2012</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivi e moderni nel pensiero di Leopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Cinzia Di Cuonzo and Sozzi, Lionello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primitivi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.130-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068179v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01068180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alle origini del nichilismo italiano : Foscolo e Leopardi lettori del Werther di Goethe</w:t>
               </w:r>
@@ -6155,51 +6155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/99499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/italbg.2019.1.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aoisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cacciatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035296808/13_Chap3.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.78" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/99499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/italbg.2019.1.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aoisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cacciatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035296808/13_Chap3.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.78" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>