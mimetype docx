--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1181,510 +1181,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foscolo e la Rivoluzione francese. Momenti e figure del pensiero politico foscoliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les écrivains italiens des Lumières et la Révolution française, 9, pp.165-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poesia e filosofia in Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poésie et philosophie dans la littérature italienne, 55 (3-4), pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poesia e filosofia in Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3-4, pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il &amp;quot;Werther&amp;quot; e il proto-&amp;quot;Ortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, serie IX, n° 1, pp.165-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo e la Rivoluzione francese. Momenti e figure del pensiero politico foscoliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.165-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Les écrivains italiens des Lumières et la Révolution française, 9, pp.165-209</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parte del Sassoli fra giallo editoriale e iperboli foscoliane di vita e di morte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale Storico della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 603, pp.418-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parte del Sassoli fra giallo editoriale e iperboli foscoliane di vita e di morte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Storico della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, CLXXXIII (fasc. 603), p. 418-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141282v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01068188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragione, natura e filosofia nelle Operette morali di Leopardi</w:t>
               </w:r>
@@ -3433,1080 +3433,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ultimo canto di Saffo come risposta a Heroides 15: Sappho Phaoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perle Abbrugiati (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe repensé dans l’œuvre de Giacomo Leopardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence (PUP), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giorgio Bassani e Arrigo Levi : due sguardi incrociati su “italianità” e “ebraicità” negli anni del fascismo e della persecuzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonello Perli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il tempo dello spirito. Saggi per il centenario della nascita di Giorgio Bassani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Edizioni Sinestesie, pp.135-154, 2016, 978-88-99541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primo Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence (PUP), 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions du Cerf, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Sanctis teorico della letteratura e lettore di Phèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clara Allasia, Laura Nay (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco De Sanctis a Torino: da esule a ministro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.151-172, 2015, 978-88-6274-585-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.151-172, 2015, 978-88-6274-585-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ortis e la Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Béarelle, Claudio Gigante (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ortis e la Francia. Approcci e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-78, 2014, Il secolo lungo, 978-3-0352-9680-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neotomismo e irrazionalismo ‘nietzscheano’ di fronte alla Grande Guerra : i casi di Maritain e di Thomas Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaella Di Castro e Irene Kajon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Traûma » e « Psyché ». Le ferite del Novecento nella filosofia e nell’arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lithos, pp.11-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ortis e la Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Béarelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’«Ortis» e la Francia. Approcci e prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.49-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-78, 2014, Il secolo lungo, 978-3-0352-9680-8</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du nihilisme moderne : La réponse de Leopardi à Jacobi, Jean Paul et Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes réunis et présentés par Éric Benoit et Dominique Rabat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihilismes ? (Modernités 33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.75-89, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.75-89, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du nihilisme italien : Foscolo et Leopardi lecteurs du Werther de Goethe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Marc Crépon et Marc de Launay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configurations du nihilisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.43-58, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.43-58, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mito delle origini e cause del Male : La protesta di Mary Wollstonecraft Shelley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Aldo Marroni and di Toro, Ugo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muse ribelli : Complicità e conflitto nel sentire al femminile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ombre corte, pp.97-112, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Ombre corte, pp.97-112, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivi e moderni nel pensiero di Leopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Cinzia Di Cuonzo and Sozzi, Lionello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primitivi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.130-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.130-143, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alle origini del nichilismo italiano : Foscolo e Leopardi lettori del Werther di Goethe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Helmut Meter and Brugnolo, Furio and con la collaborazione di Angela Fabris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circolazione e trasformazione dei saperi letterari nel Sette-Ottocento fra l'Italia settentrionale e l'Europa transalpina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.121-134, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiazioni italiane dei deliri del giovane Werther: il caso Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Sangirardi, éd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiations symboliques. Parents et modèles rêvés, choisis, subis et refusés dans la littérature italienne des XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2010, Collection "Filiations", (ISSN 2110-5855), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/filiations.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des Lumières et de la Révolution française dans l'Italie du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4524,736 +4619,641 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Bertrand et Enzo Neppi, (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I lumi e la Rivoluzione francese nel dibattito italiano del Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, pp.13-24, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absolu entre transgression et ambiguïté dans la réflexion de Blanchot sur la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Hoppenot et Alain Milon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Blanchot et la philosophie, suivi de trois articles de Maurice Blanchot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.279-296, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'La querelle des Anciens et des Modernes' et la conquête d'une identité nationale italienne dans la formation de Vittorio Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la dir. de Angelo Colombo and Pittia; Sylvie and Schettino; Maria Teresa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires d'Italie. Identités, représentations, enjeux (antiquité et classicisme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New Press Edizioni, pp.187-200, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir et nature dans Werther et Ultime lettere di Jacopo Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Denis Bonnecase et François Genton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferments d'ailleurs : Transferts culturels et romantismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.313-338, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategie apologetiche nell'esegesi dei Sepolcri: Foscolo e la sua cerchia di fronte ai primi detrattori del carme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaldo Bruni, Benedetta Rivalta (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I " Sepolcri di Foscolo ". La poesia e la fortuna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clueb, pp.137-160, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Strategie apologetiche nell’esegesi dei Sepolcri: Foscolo e la sua cerchia di fronte ai primi detrattori del carme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaldo Bruni, Benedetta Rivalta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Dei Sepolcri di Foscolo. La poesia e la fortuna". Atti del Convegno di Studi, Firenze, 28-29 mars 2008 (a cura di Arnaldo Bruni, Benedetta Rivalta), Bologna, Clueb, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clueb, p. 137-160, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, ELLUG, pp.313-338, 2010</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fiume Oceano e i diversi volti del mare nella poesia di Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Cazalé Bérard, Susanna Gambino-Longo et Pierre Girard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer dans la culture italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.89-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martelli, Ortis e la parte del Sassoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Paolo Orvieto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Mario Martelli, l'uomo, il maestro e lo studioso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, pp.67-72, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualche spunto per una rilettura dell'autobiografia alfieriana : tempo, corpo e perplessità nella Vita scritta da esso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carminati Myriam, Favalier Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de Vittorio Alfieri à Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DOBU Verlag, pp.137-172, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068200v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01068201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibbia e modernità nell'opera di Levinas e di Primo Levi</w:t>
               </w:r>
@@ -6155,51 +6155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/99499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/italbg.2019.1.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aoisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cacciatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035296808/13_Chap3.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.78" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/99499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/italbg.2019.1.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aoisa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cacciatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5263" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giorgiopozzieditore.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035296808/13_Chap3.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=78" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.78" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>