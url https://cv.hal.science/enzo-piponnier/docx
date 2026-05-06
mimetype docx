--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1021,291 +1021,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in time to task failure and fatigability between children and young adults: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">New field ergometer to reproducibly measure maximum strength and rate of force development of hamstrings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">B Corcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
+                <w:t xml:space="preserve">J B Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">P Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (8), pp.802.e1 - 802.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1026012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840456v1</w:t>
+                <w:t xml:space="preserve">hal-03888991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New field ergometer to reproducibly measure maximum strength and rate of force development of hamstrings</w:t>
+                <w:t xml:space="preserve">Differences in time to task failure and fatigability between children and young adults: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Corcelle</w:t>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Morin</w:t>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gerus</w:t>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Giacomo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (8), pp.802.e1 - 802.e8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1026012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888991v1</w:t>
+                <w:t xml:space="preserve">hal-03840456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee position sense and knee flexor neuromuscular function are similarly altered after two submaximal eccentric bouts</w:t>
               </w:r>
@@ -1687,286 +1687,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076317v1</w:t>
+                <w:t xml:space="preserve">hal-02065716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065716v1</w:t>
+                <w:t xml:space="preserve">hal-02076317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Anode Placement on the Antagonist Muscles Recruitment: Implication for the Interpolated Twitch Technique Outcome</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.674 - 679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J Blazevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2220,51 +2220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation-related changes in the development and etiology of neuromuscular fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,90 +2622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child-adult differences in neuromuscular fatigue are muscle dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125 (4), pp.1246 - 1256. </w:t>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 675, pp.89-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3035,103 +3035,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du mode de contraction sur le niveau d’activation volontaire des extenseurs du genou chez l’enfant et l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demeusoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2024-0251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gioda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05466-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05063-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demeusoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2024-0251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gioda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05466-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Scoffier-Meriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1377045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meriaux-Scoffier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1770803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05063-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>