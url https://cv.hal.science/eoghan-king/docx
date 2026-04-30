--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -166,468 +166,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress and soil thermal gradients shape root-associated fungal community recruitment</w:t>
+                <w:t xml:space="preserve">Breaking the reproducibility barrier with standardized protocols for plant–microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Catarecha</w:t>
+                <w:t xml:space="preserve">Vlastimil Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter F Andeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Caro</w:t>
+                <w:t xml:space="preserve">Jacob Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Sacristán</w:t>
+                <w:t xml:space="preserve">Connor Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (9), pp.e3003358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1334648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374543v1</w:t>
+                <w:t xml:space="preserve">hal-05374535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of Arabidopsis Thaliana responses to Stutzerimonas stutzeri, chlorella vulgaris, and mixed consortium inoculation under salt stress</w:t>
+                <w:t xml:space="preserve">Heat stress and soil thermal gradients shape root-associated fungal community recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Guendouzi</w:t>
+                <w:t xml:space="preserve">Pablo Catarecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gonzalez Ortega-Villaizan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eoghan King</w:t>
+                <w:t xml:space="preserve">Sandra Díaz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahbouba Benmati</w:t>
+                <w:t xml:space="preserve">Elena Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésus Vicente-Carbajosa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soledad Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115 (6), pp.125. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-025-01656-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1334648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534563v1</w:t>
+                <w:t xml:space="preserve">hal-05374543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the reproducibility barrier with standardized protocols for plant–microbiome research</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling of Arabidopsis Thaliana responses to Stutzerimonas stutzeri, chlorella vulgaris, and mixed consortium inoculation under salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlastimil Novak</w:t>
+                <w:t xml:space="preserve">Salma Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F Andeer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adrian Gonzalez Ortega-Villaizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Calabria</w:t>
+                <w:t xml:space="preserve">Mahbouba Benmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Fitzpatrick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jésus Vicente-Carbajosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (9), pp.e3003358. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (6), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-025-01656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374535v1</w:t>
+                <w:t xml:space="preserve">hal-05534563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a drought stress response module in tomato plants commonly induced by fungal endophytes that confer increased drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián González Ortega-Villaizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,51 +717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endophytic fungus &amp;lt;i&amp;gt;Serendipita indica&amp;lt;/i&amp;gt; affects auxin distribution in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; roots through alteration of auxin transport and conjugation to promote plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián González Ortega‐villaizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraburkholderia phytofirmans PsJN colonization of rice endosphere triggers an atypical transcriptomic response compared to rice native Burkholderia s.l. endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 88 (14), </w:t>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla de La Fuente Cantó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analyses of Burkholderia cenocepacia reveal multiple species with differential host-adaptation to plants and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Ngonkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,51 +1508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Rice Transcriptional Responses to Contrasted Colonizing Patterns of Phytobeneficial Burkholderia s.l. Reveals a Temporal Shift in JA Systemic Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular responses of rice to Burkholderia s.l. species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Université Montpellier, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTG079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1835,51 +1835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="558038F6"/>
+    <w:nsid w:val="B32B6760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eoghan-king" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-8858" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Catarecha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1334648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guendouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalez Ortega-Villaizan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Benmati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Vicente-Carbajosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-025-01656-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Novak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Andeer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Calabria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Fitzpatrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Ortega-Villaiz&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish K Patel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rodr&#237;guez-Dobreva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gonz&#225;lez-Teuber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-024-01532-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Ortega&#8208;villaiz&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta&#8208;marina P&#233;rez&#8208;alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S Scholz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37314-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747731v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00642-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de La Fuente Cant&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ngonkeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6186-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barrachina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eoghan-king" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-8858" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Novak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Andeer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan King" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Calabria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Fitzpatrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Catarecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Caro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1334648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guendouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalez Ortega-Villaizan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbouba Benmati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Vicente-Carbajosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-025-01656-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Ortega-Villaiz&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish K Patel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rodr&#237;guez-Dobreva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gonz&#225;lez-Teuber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-024-01532-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Ortega&#8208;villaiz&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta&#8208;marina P&#233;rez&#8208;alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S Scholz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37314-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747731v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00642-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de La Fuente Cant&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bennett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ngonkeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6186-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barrachina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>