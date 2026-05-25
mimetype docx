--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,14762 +217,14766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Natural Transformation on the Acquisition of Novel Genes in Bacteria</w:t>
+                <w:t xml:space="preserve">Complex temporal dynamics of phage-bacteria populations in an animal-associated marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mazzamurro</w:t>
+                <w:t xml:space="preserve">Jeffrey Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Charpentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cueva Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf192⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-71398-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05262000v1</w:t>
+                <w:t xml:space="preserve">hal-05613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial natural transformation drives cassette shuffling and simplifies recombination in chromosomal integrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sedentary chromosomal integrons as biobanks of bacterial antiphage defense systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eloi Littner</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1162⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6747), pp.eads0768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.ads0768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05379590v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05262023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive genomic plasticity in large-genome, broad-host-range vibrio phages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal Gene Transfer and Recombination in Cyanobacteriota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Diarra</w:t>
+                <w:t xml:space="preserve">Devaki Bhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Daszkowski</w:t>
+                <w:t xml:space="preserve">Gabriel Birzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Cahier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf063. </w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-041522-100420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043618v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05262034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic perturbation of the human gut phageome preserves its individuality and promotes blooms of virulent phages</w:t>
+                <w:t xml:space="preserve">The Spread of Antibiotic Resistance Is Driven by Plasmids Among the Fastest Evolving and of Broadest Host Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille D’humières</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.msaf060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05262007v1</w:t>
+                <w:t xml:space="preserve">pasteur-05262012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended mobility of plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Garcillán-Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (14), pp.gkaf652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaf652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05262009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic heterogeneity of capsule production across opportunistic pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Diaz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilibeth Torres-Elizalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.e0180725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01807-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedentary chromosomal integrons as biobanks of bacterial antiphage defense systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Brunie</w:t>
+                <w:t xml:space="preserve">Genetics, ecology and evolution of phage satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Seed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ads0768⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (7), pp.410-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-025-01156-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05262023v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05115370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfer and Recombination in Cyanobacteriota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pathway to resolve dimeric forms distinguishes plasmids from megaplasmids in Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fournes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devaki Bhaya</w:t>
+                <w:t xml:space="preserve">Manuel Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birzu</w:t>
+                <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-041522-100420⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.gkae1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05262034v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Antibiotic Resistance Is Driven by Plasmids Among the Fastest Evolving and of Broadest Host Range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Natural Transformation on the Acquisition of Novel Genes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Fanny Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42 (3), pp.msaf060. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf060⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05262012v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05262000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics, ecology and evolution of phage satellites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic perturbation of the human gut phageome preserves its individuality and promotes blooms of virulent phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Chen</w:t>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bikard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille D’humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Denisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41579-025-01156-z⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (8), pp.116020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05115370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05262007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathway to resolve dimeric forms distinguishes plasmids from megaplasmids in Enterobacteriaceae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial natural transformation drives cassette shuffling and simplifies recombination in chromosomal integrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schiavon</w:t>
+                <w:t xml:space="preserve">Kevin Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Pagès</w:t>
+                <w:t xml:space="preserve">Elia Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 53 (2), pp.gkae1300. </w:t>
+              <w:t xml:space="preserve">, 2025, Genome integrity, repair and replication, 53 (21), pp.gkaf1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888819v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05379590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-inducible chromosomal minimalist islands (PICMIs), a novel family of small marine satellites of virulent phages</w:t>
+                <w:t xml:space="preserve">Adaptive genomic plasticity in large-genome, broad-host-range vibrio phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Barcia-Cruz</w:t>
+                <w:t xml:space="preserve">Charles Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Carine Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Piel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Marbouty</w:t>
+                <w:t xml:space="preserve">Pauline Daszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44965-1⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413133v1</w:t>
+                <w:t xml:space="preserve">hal-05043618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belt and braces: Two escape ways to maintain the cassette reservoir of large chromosomal integrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tail assembly interference is a common strategy in bacterial antiviral defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egill Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eloi Littner</w:t>
+                <w:t xml:space="preserve">Laura Miguel-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Millot</w:t>
+                <w:t xml:space="preserve">Jonasz B Patkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Conte</w:t>
+                <w:t xml:space="preserve">Nasser Alqurainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1011231. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.7539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51915-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04305445v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
+                <w:t xml:space="preserve">Type IV-A3 CRISPR-Cas systems drive inter-plasmid conflicts by acquiring spacers in trans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Nucci</w:t>
+                <w:t xml:space="preserve">Fabienne Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+                <w:t xml:space="preserve">Sarah Camara-Wilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Domingo-Calap</w:t>
+                <w:t xml:space="preserve">Jakob Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Wandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimvydė Čepaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (6), pp.875-886.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2024.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492345v1</w:t>
+                <w:t xml:space="preserve">pasteur-04785210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the diversity of origin of transfer-containing sequences in mobilizable plasmids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reference-free structural variant detection in microbiomes via long-read co-assembly graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen D Curry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiqiao Brian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summer E Vance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devaki Bhaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.i58 - i67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01844-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04781480v1</w:t>
+                <w:t xml:space="preserve">pasteur-04778741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of carbapenemase-producing Morganella spp from 2013 to 2021: a comparative genomic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Emeraud</w:t>
+                <w:t xml:space="preserve">Belt and braces: Two escape ways to maintain the cassette reservoir of large chromosomal integrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egill Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00407-X⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1011231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629647v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04305445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tail assembly interference is a common strategy in bacterial antiviral defenses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the diversity of origin of transfer-containing sequences in mobilizable plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Alqurainy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.7539. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.3240-3253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51915-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778725v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04781480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type IV-A3 CRISPR-Cas systems drive inter-plasmid conflicts by acquiring spacers in trans</w:t>
+                <w:t xml:space="preserve">Capsules and their traits shape phage susceptibility and plasmid conjugation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Benz</w:t>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Camara-Wilpert</w:t>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Russel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rimvydė Čepaitė</w:t>
+                <w:t xml:space="preserve">Pilar Domingo-Calap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2024.04.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04785210v1</w:t>
+                <w:t xml:space="preserve">hal-04492345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free structural variant detection in microbiomes via long-read co-assembly graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread of carbapenemase-producing Morganella spp from 2013 to 2021: a comparative genomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen D Curry</w:t>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiqiao Brian Yu</w:t>
+                <w:t xml:space="preserve">Delphine Girlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer E Vance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Devaki Bhaya</w:t>
+                <w:t xml:space="preserve">Cecile Emeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae224⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), pp.e547-e558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00407-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778741v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijackers, hitchhikers, or co-drivers? The mysteries of mobilizable genetic elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+                <w:t xml:space="preserve">Differential stress responsiveness determines intraspecies virulence heterogeneity and host adaptation in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enzo Gadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002796⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.3345-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01859-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778737v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04804169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMG/PR: a database of plasmids from genomes and metagenomes with rich annotations and metadata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Roux</w:t>
+                <w:t xml:space="preserve">Perturbation and resilience of the gut microbiome up to 3 months after β-lactams exposure in healthy volunteers suggest an important role of microbial β-lactamases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D’humières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Nayfach</w:t>
+                <w:t xml:space="preserve">Margot Delavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Huntemann</w:t>
+                <w:t xml:space="preserve">Laurie Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad964⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01746-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778701v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of a unique membrane complex in type VI secretion systems of Bacteroidota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Latario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Trus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robitaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-44426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential stress responsiveness determines intraspecies virulence heterogeneity and host adaptation in Listeria monocytogenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMG/PR: a database of plasmids from genomes and metagenomes with rich annotations and metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Huang</w:t>
+                <w:t xml:space="preserve">Antonio Pedro Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Frouin</w:t>
+                <w:t xml:space="preserve">Lee Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Laporte</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Nayfach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Huntemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01859-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D164-D173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04804169v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation and resilience of the gut microbiome up to 3 months after β-lactams exposure in healthy volunteers suggest an important role of microbial β-lactamases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Alla</w:t>
+                <w:t xml:space="preserve">Hijackers, hitchhikers, or co-drivers? The mysteries of mobilizable genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01746-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582235v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassette recombination dynamics within chromosomal integrons are regulated by toxin-antitoxin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Littner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Whiteway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (2), pp.eadj3498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adj3498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenomic conflicts with plasmids and chromosomal mobile genetic elements drive the evolution of natural transformation within species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Baby Chirakadavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Baby Chirakadavil</w:t>
+                <w:t xml:space="preserve">Isabelle Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durieux</w:t>
+                <w:t xml:space="preserve">Ludovic Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plantade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (10), pp.e3002814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04778731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-plasmids promote recombination and emergence of phages and plasmids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+                <w:t xml:space="preserve">Manipulation of natural transformation by AbaR-type islands promotes fixation of antibiotic resistance in Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Godeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45757-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (39), pp.e2409843121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2409843121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778718v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of natural transformation by AbaR-type islands promotes fixation of antibiotic resistance in Acinetobacter baumannii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integron cassettes commonly integrate into bacterial genomes via widespread non-classical attG sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Godeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Céline Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael A Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egill Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2409843121⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04778734v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04384854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integron cassettes commonly integrate into bacterial genomes via widespread non-classical attG sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phage-plasmids promote recombination and emergence of phages and plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01548-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04384854v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evo‐Scope : Fully automated assessment of correlated evolution on phylogenetic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godfroid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+                <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), pp.282 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210x.14190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04778723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of phage-inducible chromosomal islands only steals bacteriophage tails to spread in nature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Phage-inducible chromosomal minimalist islands (PICMIs), a novel family of small marine satellites of virulent phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Barcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2022.12.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44965-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03952543v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent evolution of biofilm formation depends on life-history and genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-023-00422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04177373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A widespread family of phage-inducible chromosomal islands only steals bacteriophage tails to spread in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Alqurainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Miguel-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.69-82.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2022.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqad038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04225506v1</w:t>
+                <w:t xml:space="preserve">pasteur-03952543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chance Favors the Prepared Genomes: Horizontal Transfer Shapes the Emergence of Antibiotic Resistance Mutations in Core Genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of novel non-aggregative variants under negative frequency-dependent selection in Klebsiella variicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Nucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad217⟩</w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.uqad038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqad038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281854v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04225506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between lysogenic and sensitive bacteria is determined by the fitness costs of the different emerging phage-resistance strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Am Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Chance Favors the Prepared Genomes: Horizontal Transfer Shapes the Emergence of Antibiotic Resistance Mutations in Core Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e83479. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.83479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04057813v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction-modification systems have shaped the evolution and distribution of plasmids across bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between lysogenic and sensitive bacteria is determined by the fitness costs of the different emerging phage-resistance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Shaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Jorge Am Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Craig Maclean</w:t>
+                <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (13), pp.6806-6818. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e83479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.83479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04236062v1</w:t>
+                <w:t xml:space="preserve">pasteur-04057813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance level and conjugation permissiveness shape plasmid distribution in clinical enterobacteria</w:t>
+                <w:t xml:space="preserve">Ongoing shuffling of protein fragments diversifies core viral functions linked to interactions with bacterial hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Alonso-del Valle</w:t>
+                <w:t xml:space="preserve">Bogna J Smug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Toricelestino</w:t>
+                <w:t xml:space="preserve">Krzysztof Szczepaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Quirant</w:t>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Tardio Pi</w:t>
+                <w:t xml:space="preserve">Stanislaw Dunin-Horkawicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Delafuente</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafał J Mostowy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (51), pp.e2314135120. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2314135120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04778706v1</w:t>
+                <w:t xml:space="preserve">pasteur-04778709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing shuffling of protein fragments diversifies core viral functions linked to interactions with bacterial hosts</w:t>
+                <w:t xml:space="preserve">Restriction-modification systems have shaped the evolution and distribution of plasmids across bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogna J Smug</w:t>
+                <w:t xml:space="preserve">Liam Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Szczepaniak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafał J Mostowy</w:t>
+                <w:t xml:space="preserve">R Craig Maclean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43236-9⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (13), pp.6806-6818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04778709v1</w:t>
+                <w:t xml:space="preserve">pasteur-04236062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capsule Increases Susceptibility to Last-Resort Polymyxins, but Not to Other Antibiotics, in Klebsiella pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial resistance level and conjugation permissiveness shape plasmid distribution in clinical enterobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Alonso-del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toricelestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca D’angelo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carles Tardio Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Delafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00127-23⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (51), pp.e2314135120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2314135120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04027513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of thousands of bacteriophage satellites across bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+                <w:t xml:space="preserve">The Capsule Increases Susceptibility to Last-Resort Polymyxins, but Not to Other Antibiotics, in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad123⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (4), pp.e00127-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00127-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03838678v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04027513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacSyFinder v2: Improved modelling and search engine to identify molecular systems in genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Néron</w:t>
+                <w:t xml:space="preserve">Identification and characterization of thousands of bacteriophage satellites across bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Denise</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penadés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e28. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2759-2777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04060331v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-Plasmids Spread Antibiotic Resistance Genes through Infection and Lysogenic Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MacSyFinder v2: Improved modelling and search engine to identify molecular systems in genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01851-22⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03818031v1</w:t>
+                <w:t xml:space="preserve">pasteur-04060331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To catch a hijacker: abundance, evolution and genetic diversity of P4-like bacteriophage satellites</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phages and their satellites encode hotspots of antiviral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dowding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.740 - 753.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2022.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03684736v1</w:t>
+                <w:t xml:space="preserve">pasteur-04075930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial defenses against mobile genetic elements and viruses: Who defends whom from what?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bikard</w:t>
+                <w:t xml:space="preserve">Structural and Genomic Evolution of RRNPPA Systems and Their Pheromone Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Felipe-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001514⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.e0251422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.02514-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03690954v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03952614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfish, promiscuous, and sometimes useful: how mobile genetic elements drive horizontal gene transfer in microbial populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells, and mobile genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. B (1887–1895)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0234⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.102230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2022.102230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03684761v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-host coevolution in natural populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To catch a hijacker: abundance, evolution and genetic diversity of P4-like bacteriophage satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-022-01157-1⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1842), pp.20200475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738913v2</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03684736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages and their satellites encode hotspots of antiviral systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial defenses against mobile genetic elements and viruses: Who defends whom from what?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.e3001514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2022.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04075930v1</w:t>
+                <w:t xml:space="preserve">pasteur-03690954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Genomic Evolution of RRNPPA Systems and Their Pheromone Signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Selfish, promiscuous, and sometimes useful: how mobile genetic elements drive horizontal gene transfer in microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.02514-22⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. B (1887–1895)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1861), pp.20210234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03952614v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03684761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells, and mobile genetic elements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phage-host coevolution in natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2022.102230⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.1075-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604548v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Plasmid Mobility: Origin and Fate of Conjugative and Nonconjugative Plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Garcillán-Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (6), pp.msac115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03818036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAR Breakthrough Article Origins of transfer establish networks of functional dependencies for plasmid transfer by conjugation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IntegronFinder 2.0: Identification and Analysis of Integrons across Bacteria, with a Focus on Antibiotic Resistance in Klebsiella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac1079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04075979v1</w:t>
+                <w:t xml:space="preserve">hal-03655020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntegronFinder 2.0: Identification and Analysis of Integrons across Bacteria, with a Focus on Antibiotic Resistance in Klebsiella</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAR Breakthrough Article Origins of transfer establish networks of functional dependencies for plasmid transfer by conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (7), pp.3001-3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac1079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03655020v1</w:t>
+                <w:t xml:space="preserve">pasteur-04075979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to novel spatially-structured environments is driven by the capsule and alters virulence-associated traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4751. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32504-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03794548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PanACoTA: a modular tool for massive microbial comparative genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Phage-Plasmids Spread Antibiotic Resistance Genes through Infection and Lysogenic Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy A. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01851-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357352v1</w:t>
+                <w:t xml:space="preserve">pasteur-03818031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ColE1-like plasmids across γ-Proteobacteria: From bacteriocin production to antimicrobial resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gonzalez-Zorn</w:t>
+                <w:t xml:space="preserve">PanACoTA: a modular tool for massive microbial comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.lqaa106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03818042v1</w:t>
+                <w:t xml:space="preserve">hal-03357352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genetic diversity on gene essentiality within the E. coli species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Cabezas Caballero</w:t>
+                <w:t xml:space="preserve">Evolution of ColE1-like plasmids across γ-Proteobacteria: From bacteriocin production to antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piastra-Facon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Gonzalez-Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-00839-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1009919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03264663v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03818042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and Consequences of Bacteriophage Diversification via Genetic Exchanges across Lifestyles and Bacterial Taxa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of genetic diversity on gene essentiality within the E. coli species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cabezas Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piastra-Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab044⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-00839-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357362v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03264663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causes and Consequences of Bacteriophage Diversification via Genetic Exchanges across Lifestyles and Bacterial Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26041-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (6), pp.2497-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03364094v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between the cell envelope and mobile genetic elements shapes gene flow in populations of the nosocomial pathogen Klebsiella pneumoniae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+                <w:t xml:space="preserve">Human commensal gut Proteobacteria withstand type VI secretion attacks through immunity protein-independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flaugnatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buffet</w:t>
+                <w:t xml:space="preserve">Leonardo Lemos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001276⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281367v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03364094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Interplay between the cell envelope and mobile genetic elements shapes gene flow in populations of the nosocomial pathogen Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
+                <w:t xml:space="preserve">hal-03281367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria have numerous distinctive groups of phage-plasmids with conserved phage and variable plasmid gene repertoires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Nutrient conditions are primary drivers of bacterial capsule maintenance in Klebsiella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab064⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1946), pp.20202876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357369v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03158282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical organizations and epistatic interactions of CRISPRs and cas clusters in genomes and their mobile genetic elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bacteria have numerous distinctive groups of phage-plasmids with conserved phage and variable plasmid gene repertoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 48, pp.748 - 760. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.2655-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02626502v1</w:t>
+                <w:t xml:space="preserve">hal-03357369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major subunit of widespread competence pili exhibits a novel and conserved type IV pilin fold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sheppard</w:t>
+                <w:t xml:space="preserve">Phylogenetic background and habitat drive the genetic diversification of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Berry</w:t>
+                <w:t xml:space="preserve">Belinda Vangchhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Denise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Matthews</w:t>
+                <w:t xml:space="preserve">Samantha Burn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.013316⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03015795v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02866790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of bacterial and archaeal phenotypic trait data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les applications antibactériennes des bactériophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua S. Madin</w:t>
+                <w:t xml:space="preserve">Pascale Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A. Nielsen</w:t>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Brbic</w:t>
+                <w:t xml:space="preserve">Claire Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Corkrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Danko</w:t>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0497-4⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2019.0805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03015782v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Positioning Systems Limit the Entropic Eviction of Secondary Replicons Toward the Nucleoid Edges in Bacterial Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macromolecular crowding links ribosomal protein gene dosage to growth rate in Vibrio cholerae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Soler-Bistué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dauverd -Girault</w:t>
+                <w:t xml:space="preserve">Sebastián Aguilar-Pierlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Planchenault</w:t>
+                <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine C Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Schiavon</w:t>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Siguier</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 432 (3), pp.745-761. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392007v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02562489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic background and habitat drive the genetic diversification of Escherichia coli</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Vangchhia</w:t>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Burn</w:t>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008866⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02866790v2</w:t>
+                <w:t xml:space="preserve">hal-03089210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les applications antibactériennes des bactériophages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular prophage interactions driven by capsule serotype select for capsule loss under phage predation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Hénaff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge A. M. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2019.0805⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2980-2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-0726-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02530998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02991081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular crowding links ribosomal protein gene dosage to growth rate in Vibrio cholerae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Un siècle de recherche sur les bactériophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00777-5⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2020.0809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02562489v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular prophage interactions driven by capsule serotype select for capsule loss under phage predation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The major subunit of widespread competence pili exhibits a novel and conserved type IV pilin fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-0726-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (19), pp.6594-6604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.013316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02991081v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03015795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular Positioning Systems Limit the Entropic Eviction of Secondary Replicons Toward the Nucleoid Edges in Bacterial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dauverd -Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Planchenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+                <w:t xml:space="preserve">Marine C Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelme Bazin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Burlot</w:t>
+                <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (3), pp.745-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089210v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle de recherche sur les bactériophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+                <w:t xml:space="preserve">A synthesis of bacterial and archaeal phenotypic trait data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua S. Madin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brbic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+                <w:t xml:space="preserve">Ross Corkrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2020.0809⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0497-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02530997v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03015782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for horizontal gene transfer in bacteria revealed by a global map of their plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pilar Garcillán-Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Redondo-Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Fernández-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vielva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.3602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-17278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03015777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community diversity and habitat structure shape the repertoire of extracellular proteins in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14572-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02626487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of protein secretion systems by co-option and tinkering of cellular machineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (5), pp.372-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02626815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlinked rRNA genes are widespread among Bacteria and Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess E Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Albertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwyn Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus H Kirkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-019-0552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matter of background: DNA repair pathways as a possible cause for the sparse distribution of CRISPR-Cas systems in bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Atypical organizations and epistatic interactions of CRISPRs and cas clusters in genomes and their mobile genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.748 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02329742v1</w:t>
+                <w:t xml:space="preserve">pasteur-02626502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental structure drives resistance to phages and antibiotics during phage therapy and to invading lysogens during colonisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Experimental Evolution as a Tool to Investigate Natural Processes and Molecular Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Masson-Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39773-3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (7), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02098383v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of the type IV filament superfamily into machines for adhesion, protein secretion, DNA uptake, and motility</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple, reproducible and cost- effective procedure to analyse gut phageome: from phage isolation to bioinformatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000390⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47656-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02263349v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evolution as a Tool to Investigate Natural Processes and Molecular Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Masson-Boivin</w:t>
+                <w:t xml:space="preserve">Environmental structure drives resistance to phages and antibiotics during phage therapy and to invading lysogens during colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39773-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02329724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, reproducible and cost- effective procedure to analyse gut phageome: from phage isolation to bioinformatic approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversification of the type IV filament superfamily into machines for adhesion, protein secretion, DNA uptake, and motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47656-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.e3000390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329655v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02263349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time search of all bacterial and viral genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelim Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk C den Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mcvean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamin Iqbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.152-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41587-018-0010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages benefit from generalized transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsaadiid Ahlam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin R Fosterid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages benefit from generalized transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin R Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (7), pp.e1007888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04076056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Protein Secretion Systems in Bacterial Genomes Using MacSyFinder.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Abby</w:t>
+                <w:t xml:space="preserve">A matter of background: DNA repair pathways as a possible cause for the sparse distribution of CRISPR-Cas systems in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7033-9_1⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1772), pp.20180088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677379v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction : Parallels between experimental and natural evolution of legume symbionts (vol 9, 2264, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin R. Harwood</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291345v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallels between experimental and natural evolution of legume symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.2264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-04778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01880286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction : Parallels between experimental and natural evolution of legume symbionts (vol 9, 2264, 2018)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host Range and Genetic Plasticity Explain the Coexistence of Integrative and Extrachromosomal Mobile Genetic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.2230-2239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07205-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617830v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Range and Genetic Plasticity Explain the Coexistence of Integrative and Extrachromosomal Mobile Genetic Elements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral Theory, Microbial Practice: Challenges in Bacterial Population Genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35 (9), pp.2230-2239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy123⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.1338-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02098387v1</w:t>
+                <w:t xml:space="preserve">hal-02329762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Theory, Microbial Practice: Challenges in Bacterial Population Genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HflXr mediates a novel antibiotic resistance mechanism 1 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotem Sorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy078⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (52), pp.13359-13364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810555115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329762v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HflXr mediates a novel antibiotic resistance mechanism 1 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dar</w:t>
+                <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">Jorge a Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810555115⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.e1007862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329775v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02012595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic exchanges are more frequent in bacteria encoding capsules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge a Moura de Sousa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007862⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02012595v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Protein Secretion Systems in Bacterial Genomes Using MacSyFinder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bacterial protein secretion systems, 1615, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7033-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis, the model Gram-positive bacterium: 20years of annotation refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Borriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Colin R. Harwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Yousfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607703v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and conjugative elements and their hosts: composition, distribution and organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The chromosomal organization of horizontal gene transfer in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx607⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00808-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04076019v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromosomal organization of horizontal gene transfer in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic diversity of the emerging pathogenic lineages of&amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virginie Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00808-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1881 - 1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325283v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04076001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity of the emerging pathogenic lineages of&amp;lt;i&amp;gt;Klebsiella pneumoniae&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Embracing the enemy: the diversification of microbial gene repertoires by phage-mediated horizontal gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13689⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04076001v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03111100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing the enemy: the diversification of microbial gene repertoires by phage-mediated horizontal gene transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrative and conjugative elements and their hosts: composition, distribution and organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (15), pp.8943 - 8956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03111100v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04076019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of NHEJ repair by type II-A CRISPR-Cas systems in bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Bernheim</w:t>
+                <w:t xml:space="preserve">Differences in Integron Cassette Excision Dynamics Shape a Trade-Off between Evolvability and Genetic Capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Nivina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Calvo-Villamañán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">Magaly Ducos-Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02350-1⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.e02296-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02296-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967501v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01689524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Integron Cassette Excision Dynamics Shape a Trade-Off between Evolvability and Genetic Capacitance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Loot</w:t>
+                <w:t xml:space="preserve">Inhibition of NHEJ repair by type II-A CRISPR-Cas systems in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Calvo-Villamañán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Basier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Nivina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magaly Ducos-Galand</w:t>
+                <w:t xml:space="preserve">Lun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02296-16⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02350-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01689524v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics and genomic features of the Elizabethkingia anophelis 2015 to 2016 Wisconsin outbreak strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Larsonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsley Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Larsonneur</w:t>
+                <w:t xml:space="preserve">David Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Gundlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.15483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms15483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and co-occurrence of extracellular capsules increase environmental breadth: Implications for the emergence of pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.289 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006525.s020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01578349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (10), pp.2503-2521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msx165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome-based population biology and epidemiological surveillance of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Moura</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.185⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1818-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01415883v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Listeria monocytogenes hypervirulence by harnessing its biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic epidemiology and global diversity of the emerging bacterial pathogen Elizabethkingia anophelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Breurec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène M Maury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Chenal-Francisque</w:t>
+                <w:t xml:space="preserve">Mathias Vandenbogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3501⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.30379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02170775v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic epidemiology and global diversity of the emerging bacterial pathogen Elizabethkingia anophelis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of genetic flux between bacteria by restriction–modification systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30379⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (20), pp.5658 - 5663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1603257113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613124v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of genetic flux between bacteria by restriction–modification systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A widespread family of polymorphic toxins encoded by temperate phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João André Carriço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1603257113⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-017-0415-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374969v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01580852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of polymorphic toxins encoded by temperate phages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering Listeria monocytogenes hypervirulence by harnessing its biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène M Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Huan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jamet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Goncalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Charbit</w:t>
+                <w:t xml:space="preserve">Viviane Chenal-Francisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-017-0415-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.308-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01580852v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02170775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein secretion systems in bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep23080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Selection, Gene Conversion, and Biased Sampling on the Assessment of Microbial Demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Achaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, pp.1711 - 1725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msw048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of integrons and cassette arrays in bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (10), pp.4539 - 4550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkw319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Evolutionary Dynamics of Episomes among Ecologically Cohesive Bacterial Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole genome-based population biology and epidemiological surveillance of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Pouseele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Xue</w:t>
+                <w:t xml:space="preserve">Mylène M. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto X. Cordero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Folker Meyer</w:t>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00552-15⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.16185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374963v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01415883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the emergence of Mycobacterium tuberculosis from the analysis of Mycobacterium kansasii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Wang</w:t>
+                <w:t xml:space="preserve">Ken Dewar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (3), pp.856-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01352692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Cell Shape Evolution of Two Nasopharyngeal Pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric J Veyrier</w:t>
+                <w:t xml:space="preserve">Nouria Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guilhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.e1005338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01352679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Hypermutagenesis Accelerates the Evolution of Legume Endosymbionts following Horizontal Gene Transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Eco-Evolutionary Dynamics of Episomes among Ecologically Cohesive Bacterial Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto X. Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Camas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Tasse</w:t>
+                <w:t xml:space="preserve">William Trimble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Torchet</w:t>
+                <w:t xml:space="preserve">Folker Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (9), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00552-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374959v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cury</w:t>
+                <w:t xml:space="preserve">Transient Hypermutagenesis Accelerates the Evolution of Legume Endosymbionts following Horizontal Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+                <w:t xml:space="preserve">Léna Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Krizova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
+                <w:t xml:space="preserve">pasteur-01374959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromosomal accommodation and domestication of mobile genetic elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Bobay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenka Krizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.2866-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01122287v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PNPase dependent CRISPR System in Listeria.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The chromosomal accommodation and domestication of mobile genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Marques Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiro Kondo</w:t>
+                <w:t xml:space="preserve">Louis-Marie Bobay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004065⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01145428v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01122287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR9 Activation Is Triggered by the Excess of Stimulatory versus Inhibitory Motifs Present in Trypanosomatidae DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PNPase dependent CRISPR System in Listeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Erin Khan</w:t>
+                <w:t xml:space="preserve">José Marques Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Borde</w:t>
+                <w:t xml:space="preserve">Jiro Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003308⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1004065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342968v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01145428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacSyFinder: a program to mine genomes for molecular systems with an application to CRISPR-Cas systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLR9 Activation Is Triggered by the Excess of Stimulatory versus Inhibitory Motifs Present in Trypanosomatidae DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Erin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S Abby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Néron</w:t>
+                <w:t xml:space="preserve">Véronique Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ménager</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.e110726. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11), pp.e3308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01080418v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Conjugation and Type IV Secretion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15013,2095 +15017,2225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating or Superseding Host Recombination Functions: A Dilemma That Shapes Phage Evolvability</w:t>
+                <w:t xml:space="preserve">MacSyFinder: a program to mine genomes for molecular systems with an application to CRISPR-Cas systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bobay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003825.s010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e110726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01374955v1</w:t>
+                <w:t xml:space="preserve">pasteur-01080418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Flagellar Type III Secretion System Evolved from the Bacterial Flagellum and Diversified into Host-Cell Adapted Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Manipulating or Superseding Host Recombination Functions: A Dilemma That Shapes Phage Evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bobay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002983. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003825.s010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002983.s017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374947v1</w:t>
+                <w:t xml:space="preserve">pasteur-01374955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment in rapid growth shapes the evolutionary rates of essential proteins.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+                <w:t xml:space="preserve">The Non-Flagellar Type III Secretion System Evolved from the Bacterial Flagellum and Diversified into Host-Cell Adapted Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002983.s017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110972108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00655553v1</w:t>
+                <w:t xml:space="preserve">pasteur-01374947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfer, not duplication, drives the expansion of protein families in prokaryotes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd J Treangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.e1001284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00578535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of ICE in prokaryotes underscores the unity, diversity, and ubiquity of conjugation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando de La Cruz</w:t>
+                <w:t xml:space="preserve">Investment in rapid growth shapes the evolutionary rates of essential proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002222⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (50), pp.20030-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110972108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00647077v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00655553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The systemic imprint of growth and its uses in ecological (meta)genomics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+                <w:t xml:space="preserve">The repertoire of ICE in prokaryotes underscores the unity, diversity, and ubiquity of conjugation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Quintais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar Garcillán-Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.e1000808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00488678v1</w:t>
+                <w:t xml:space="preserve">pasteur-00647077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Small, Slow and Specialized CRISPR and Anti-CRISPR of Escherichia and Salmonella</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Mutational patterns cannot explain genome composition: Are there any neutral sites in the genomes of bacteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J Feil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011126.s006⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374940v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00578536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational patterns cannot explain genome composition: Are there any neutral sites in the genomes of bacteria?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The systemic imprint of growth and its uses in ecological (meta)genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J Feil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001104⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.e1000808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00578536v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00488678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative to homo-oligomerisation: the creation of local symmetry in proteins by internal amplification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P.C Rocha</w:t>
+                <w:t xml:space="preserve">The Small, Slow and Specialized CRISPR and Anti-CRISPR of Escherichia and Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.11126 - 11126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011126.s006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319387v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis, effects and fates of repeats in prokaryotic genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd J. Treangen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2009.00169.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02319386v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative to homo-oligomerisation: the creation of local symmetry in proteins by internal amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Baeriswyl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 394 (3), pp.522-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390293v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Module Located at a Chromosomal Integration Hot Spot Is Responsible for the Multidrug Resistance of a Reference Strain from Escherichia coli Clonal Group A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genesis, effects and fates of repeats in prokaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Hoede</w:t>
+                <w:t xml:space="preserve">Todd J. Treangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P.C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (6), pp.2283-2288. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.539-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00123-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2009.00169.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03612468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelfe: a detector of internal repeats in sequences and structures.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Module Located at a Chromosomal Integration Hot Spot Is Responsible for the Multidrug Resistance of a Reference Strain from Escherichia coli Clonal Group A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn234⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (6), pp.2283-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00123-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00336123v1</w:t>
+                <w:t xml:space="preserve">hal-03612468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the impacts of molecular oxygen on the evolution of proteomes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Swelfe: a detector of internal repeats in sequences and structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn142⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (13), pp.1536-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00336121v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00336123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the neisserial DNA uptake sequences on genome evolution and stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">An assessment of the impacts of molecular oxygen on the evolution of proteomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (3), pp.R60. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1931-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-3-r60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00336122v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00336121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative and evolutionary analysis of the bacterial homologous recombination systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">The impact of the neisserial DNA uptake sequences on genome evolution and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd J. Treangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cornet</w:t>
+                <w:t xml:space="preserve">Ole Herman Ambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Michel</w:t>
+                <w:t xml:space="preserve">Tone Tonjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1 (2), pp.e15. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.R60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0010015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-3-r60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683075v1</w:t>
+                <w:t xml:space="preserve">pasteur-00336122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic repeats, genome plasticity and the dynamics of Mycoplasma evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Comparative and evolutionary analysis of the bacterial homologous recombination systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+                <w:t xml:space="preserve">Emmanuel Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/30.9.2031⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (2), pp.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676514v1</w:t>
+                <w:t xml:space="preserve">hal-02683075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of the murine respiratory pathogen Mycoplasma pulmonis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambaud</w:t>
+                <w:t xml:space="preserve">Genomic repeats, genome plasticity and the dynamics of Mycoplasma evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Heilig</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 29 (10), pp.2145-2153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/29.10.2145⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 30 (9), pp.2031-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/30.9.2031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679458v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The complete genome sequence of the murine respiratory pathogen Mycoplasma pulmonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Heilig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (10), pp.2145-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/29.10.2145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the gram-positive bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Moszer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 390 (6657), pp.249-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/36786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17111,1411 +17245,1411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355945v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356757v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavobacterium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Kerouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MolliGen, a database dedicated to the comparative genomics of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Daruvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the Intern Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Athens, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genomics on mycoplasma research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+                <w:t xml:space="preserve">MolliGen: a database dedicated to the comparative genomics of mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lartigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Daruvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Ist congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Ljubljana, Slovenia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825759v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From structural to functional genomics in mycoplasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+                <w:t xml:space="preserve">Impact de la génomique sur les recherches portant sur les mycoplasmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting de Mycoplasmologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Athens, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825689v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MolliGen: a database dedicated to the comparative genomics of mollicutes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
+                <w:t xml:space="preserve">Impact of genomics on mycoplasma research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">FEMS Ist congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Ljubljana, Slovenia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826789v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la génomique sur les recherches portant sur les mycoplasmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From structural to functional genomics in mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lartigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dourdan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Meeting de Mycoplasmologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Athens, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825310v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacSyFinder v2: An improved search engine to model and identify molecular systems in genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. , https://jobim2022.sciencesconf.org/data/pages/JOBIM2022_proceedings_posters_demos.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04583571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18525,470 +18659,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Protein Secretion Systems in Bacterial Genomes Using MacSyFinder Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Secretion Systems: methods and protocols [second edition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2715, Springer, pp.1-25, 2024, Methods in Molecular Biology, 978-1-0716-3445-5 (eBook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3445-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Conjugative Plasmids and Integrative Conjugative Elements with CONJscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando de la Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizontal Gene Transfer : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science; Business Media</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-283, 2019, 978-1-4939-9876-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9877-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02867882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis : recombination, repair and recombinational hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasmas. Molecular biology, pathogenicity and strategies for control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horizon Bioscience, 2005, 0-8493-9861-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis : recombination, repair and recombinational hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasmas: Molecular biology, pathogenicity and strategies for control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horizon Bioscience, 2005, 0-8493-9861-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18998,1422 +19132,1422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan: Planetary-Scale Genome Assembly Surveys Life’s Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Lemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Loll-Krippleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Montoliu-Nerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Raffestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotype swapping in &amp;lt;i&amp;gt;Klebsiella&amp;lt;/i&amp;gt; spp. by plug-and-play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YraN is a helicase-associated nuclease fostering extended recombination events by natural transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">A type IVB secretion system contributes to the pathogenicity of Yersinia pseudotuberculosis strains responsible for the Far East scarlet-like fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemarignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ruedas Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Derbise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983173v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04612996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A type IVB secretion system contributes to the pathogenicity of Yersinia pseudotuberculosis strains responsible for the Far East scarlet-like fever</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+                <w:t xml:space="preserve">Sedentary chromosomal integrons as biobanks of bacterial anti-phage defence systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Littner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04612996v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedentary chromosomal integrons as biobanks of bacterial anti-phage defence systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Kaminski</w:t>
+                <w:t xml:space="preserve">YraN is a helicase-associated nuclease fostering extended recombination events by natural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plantade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mazzamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783441v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein secretion systems in bacterial genomes using MacSyFinder version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between phage-resistance mechanisms determines the outcome of bacterial co-existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03795539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells and mobile genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for integron cassette dissemination among bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael A Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03826688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic drivers of chromosomal integron stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egill Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Littner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Whiteway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03824759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for the bacterial capsule in the absence of biotic and abiotic aggressions depends on growth conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Genome diversification via genetic exchanges between temperate and virulent bacteriophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02991089v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome diversification via genetic exchanges between temperate and virulent bacteriophages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Selection for the bacterial capsule in the absence of biotic and abiotic aggressions depends on growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988810v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02991089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular positioning systems limit the entropic eviction of secondary replicons toward the nucleoid edges in bacterial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Planchenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20423,347 +20557,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacSyLib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ab0579d9d9fea3b32750df4ccd076ddde3bbce6a;origin=https://github.com/gem-pasteur/macsylib;visit=swh:1:snp:12363be7b9e43518ba1945d24152d3b89b915f6d;anchor=swh:1:rel:54d76b45afdc0bbf3178753ce34003442b2a9afc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacSyFinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a33618de0c3738daa75c2b1bc3e302df450a3987;origin=https://github.com/gem-pasteur/macsyfinder;visit=swh:1:snp:c8f689b846b5ddaff789ace1e17a2e6ad56e6d0e;anchor=swh:1:rel:2371db752dab111a56fe281675e7176c4da9983d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668349v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integron_Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6cc5d36f34974f2264a2ea9e195edb1981b2f9ba;origin=https://github.com/gem-pasteur/Integron_Finder;visit=swh:1:snp:f5d82d096a64d390358869946048ca7f801b2ded;anchor=swh:1:rev:0388197211bd9b232082a2dd9275623b62c5599a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId678"/>
+      <w:footerReference w:type="default" r:id="rId682"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20910,51 +21044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzamurro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05379590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Debatisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brunie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Bandini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Daszkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Denis&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garcill&#225;n-Barcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de la Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads0768" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaki Bhaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birzu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041522-100420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Seed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-025-01156-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04305445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Millot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011231" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04781480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01844-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Girlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Emeraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00407-X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchen He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz B Patkowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51915-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04785210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Camara-Wilpert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Russel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wandera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvyd&#279; &#268;epait&#279;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.04.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen D Curry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiqiao Brian Yu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer E Vance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Segarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae224" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pedro Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Call" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Huntemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad964" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bongiovanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Latario" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Le Cras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robitaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44426-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04804169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hafner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Gadin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01859-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delavy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01746-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Whiteway" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baby Chirakadavil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poir&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002814" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45757-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tuffet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godeux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2409843121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14190" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad217" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04236062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Shaw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Craig Maclean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad452" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Alonso-del Valle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toricelestino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Quirant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tardio Pi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Delafuente" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314135120" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna J Smug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szczepaniak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dunin-Horkawicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; J Mostowy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43236-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04060331v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Denise" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01851-22" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001514" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738913v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01157-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04075930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Miele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dowding" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.02.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Felipe-Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02514-22" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04075979v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03655020v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040700" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez-Zorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009919" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cabezas Caballero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piastra-Facon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00839-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1091" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheppard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Madin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Nielsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brbic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Corkrey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0497-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Soler-Bistu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguilar-Pierl&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Val" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00777-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Garcill&#225;n-Barcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Redondo-Salvo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ruiz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vielva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17278-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626487v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14572-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626815v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363135v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess E Brewer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Albertsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus H Kirkegaard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0552-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0088" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000390" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329724v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47656-w" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelim Bradley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk C den Bakker" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mcvean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Iqbal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-018-0010-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677379v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098387v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Cruz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy123" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329762v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy078" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810555115" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076019v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx607" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076001v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13689" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967501v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Calvo-Villama&#241;&#225;n" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Basier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Cui" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02350-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01689524v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nivina" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Escudero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ducos-Galand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02296-16" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01415883v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moura" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Pouseele" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Maury" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.185" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02170775v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M Maury" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3501" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01580852v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Andr&#233; Carri&#231;o" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0415-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374967v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23080" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374966v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lapierre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw048" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374968v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw319" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374963v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xue" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto X. Cordero" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Camas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trimble" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folker Meyer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00552-15" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352692v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Wang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Dewar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Simeone" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv035" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352679v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Veyrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Belkacem" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005338" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01122287v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bobay" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2014.09.010" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342968v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Erin Khan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;riaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003308" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01080418v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110726" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374951v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss221" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374955v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003825.s010" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374947v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002983.s017" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00655553v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110972108" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00578535v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Treangen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001284" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00647077v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Quintais" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002222" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488678v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000808" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374940v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011126.s006" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00578536v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Feil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001104" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612468v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00123-09" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336121v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn142" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336122v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Herman Ambur" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Tonjum" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-3-r60" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683075v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0010015" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676514v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.9.2031" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679458v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferris" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Samson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.10.2145" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825759v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825689v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825310v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04583571v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886614v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867882v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-9877-7_19" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9877-7_19" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831395v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827574v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983173v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Morales" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzamuro" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04612996v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemarignier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ruedas Torres" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783441v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257010v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03824759v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421770v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab0579d9d9fea3b32750df4ccd076ddde3bbce6a;origin=https://github.com/gem-pasteur/macsylib;visit=swh:1:snp:12363be7b9e43518ba1945d24152d3b89b915f6d;anchor=swh:1:rel:54d76b45afdc0bbf3178753ce34003442b2a9afc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668349v3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a33618de0c3738daa75c2b1bc3e302df450a3987;origin=https://github.com/gem-pasteur/macsyfinder;visit=swh:1:snp:c8f689b846b5ddaff789ace1e17a2e6ad56e6d0e;anchor=swh:1:rel:2371db752dab111a56fe281675e7176c4da9983d" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603009v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cc5d36f34974f2264a2ea9e195edb1981b2f9ba;origin=https://github.com/gem-pasteur/Integron_Finder;visit=swh:1:snp:f5d82d096a64d390358869946048ca7f801b2ded;anchor=swh:1:rev:0388197211bd9b232082a2dd9275623b62c5599a" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05576808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003724" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cueva Granda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71398-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darracq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Littner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brunie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ads0768" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaki Bhaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birzu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041522-100420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garcill&#225;n-Barcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de la Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diaz-Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilibeth Torres-Elizalde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01807-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Seed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-025-01156-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzamurro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05262007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Denis&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05379590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Debatisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Bandini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Diarra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Daszkowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingchen He" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz B Patkowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51915-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04785210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Camara-Wilpert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Russel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wandera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvyd&#279; &#268;epait&#279;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.04.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen D Curry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiqiao Brian Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer E Vance" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Segarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04305445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egill Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Millot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011231" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04781480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01844-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Domingo-Calap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46147-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Creton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Girlich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Emeraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00407-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04804169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hafner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Gadin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Huang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01859-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delavy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01746-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bongiovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Latario" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Le Cras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robitaille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44426-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pedro Camargo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Call" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Huntemann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Whiteway" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3498" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baby Chirakadavil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poir&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002814" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tuffet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godeux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2409843121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04384854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael A Millot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01548-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45757-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04177373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00422-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04225506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janaszkiewicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillemet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad217" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna J Smug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szczepaniak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dunin-Horkawicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; J Mostowy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43236-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04236062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Shaw" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Craig Maclean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad452" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Alonso-del Valle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toricelestino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Quirant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tardio Pi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Delafuente" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314135120" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04027513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca D&#8217;angelo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00127-23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04060331v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Denise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.250" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04075930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Miele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dowding" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.02.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Felipe-Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02514-22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001514" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738913v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01157-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03655020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040700" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04075979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1079" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03794548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32504-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818031v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A. Bonnin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01851-22" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa106" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03818042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez-Zorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009919" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cabezas Caballero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piastra-Facon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00839-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03364094v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flaugnatti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isaac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lemos Rocha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26041-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001276" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03158282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Soler-Bistu&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguilar-Pierl&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Val" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00777-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991081v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. M. de Sousa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0726-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015795v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheppard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denise" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013316" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Madin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Nielsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brbic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Corkrey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0497-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03015777v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Garcill&#225;n-Barcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Redondo-Salvo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ruiz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vielva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17278-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14572-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363135v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess E Brewer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Albertsen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus H Kirkegaard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0552-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626502v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1091" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329724v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.02.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47656-w" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263349v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000390" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelim Bradley" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk C den Bakker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mcvean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Iqbal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-018-0010-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0088" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098387v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro De Oliveira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Cruz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy123" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329762v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy078" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329775v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810555115" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02012595v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a Moura de Sousa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007862" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7033-9_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291345v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Borriss" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Harwood" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13043" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076001v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13689" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076019v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx607" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01689524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nivina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Escudero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ducos-Galand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02296-16" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967501v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Calvo-Villama&#241;&#225;n" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Basier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Cui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02350-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01578349v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006525.s020" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613124v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Breurec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30379" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01580852v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Andr&#233; Carri&#231;o" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0415-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02170775v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M Maury" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chenal-Francisque" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3501" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23080" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Lapierre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw048" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374968v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw319" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01415883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moura" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Pouseele" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Maury" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.185" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352692v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Wang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Dewar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Simeone" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv035" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352679v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Veyrier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Belkacem" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005338" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374963v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xue" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto X. Cordero" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Camas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trimble" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folker Meyer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00552-15" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01122287v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bobay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2014.09.010" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342968v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Erin Khan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;riaux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003308" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374951v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss221" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01080418v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110726" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374955v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003825.s010" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374947v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002983.s017" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00578535v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J Treangen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001284" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00655553v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110972108" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00647077v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Quintais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002222" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00578536v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Feil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001104" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488678v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000808" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374940v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011126.s006" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319387v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C Rocha" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.031" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319386v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd J. Treangen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2009.00169.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612468v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00123-09" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336123v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn234" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336121v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn142" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00336122v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Herman Ambur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Tonjum" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-3-r60" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683075v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0010015" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676514v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.9.2031" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679458v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferris" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Samson" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.10.2145" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825310v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825759v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825689v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04583571v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886614v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3445-5_1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867882v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-9877-7_19" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9877-7_19" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831395v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827574v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361868v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04612996v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemarignier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ruedas Torres" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derbise" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783441v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983173v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Morales" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzamuro" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04257010v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03826688v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03824759v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02991089v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421770v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab0579d9d9fea3b32750df4ccd076ddde3bbce6a;origin=https://github.com/gem-pasteur/macsylib;visit=swh:1:snp:12363be7b9e43518ba1945d24152d3b89b915f6d;anchor=swh:1:rel:54d76b45afdc0bbf3178753ce34003442b2a9afc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668349v3" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a33618de0c3738daa75c2b1bc3e302df450a3987;origin=https://github.com/gem-pasteur/macsyfinder;visit=swh:1:snp:c8f689b846b5ddaff789ace1e17a2e6ad56e6d0e;anchor=swh:1:rel:2371db752dab111a56fe281675e7176c4da9983d" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603009v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cc5d36f34974f2264a2ea9e195edb1981b2f9ba;origin=https://github.com/gem-pasteur/Integron_Finder;visit=swh:1:snp:f5d82d096a64d390358869946048ca7f801b2ded;anchor=swh:1:rev:0388197211bd9b232082a2dd9275623b62c5599a" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>