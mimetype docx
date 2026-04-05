--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -2206,51 +2206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9958462"/>
+    <w:nsid w:val="58C8623F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B4723ECF"/>
+    <w:nsid w:val="58EB7352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2502,51 +2502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E817DCC"/>
+    <w:nsid w:val="AFAF0ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0135AE16"/>
+    <w:nsid w:val="7673D11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>