--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -699,226 +699,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offre numérique en bibliothèque spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place du livre numérique dans les bibliothèques publiques françaises : État des lieux et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Epron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne des sciences de l'information et de bibliothéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ils.2014.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185633v1</w:t>
+                <w:t xml:space="preserve">sic_01032466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du livre numérique dans les bibliothèques publiques françaises : État des lieux et prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offre numérique en bibliothèque spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Epron</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prinz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne des sciences de l'information et de bibliothéconomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15/1, p. 67 à 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01032466v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation numérique de premier cycle</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Calliopê : usages des dispositifs numériques de lecture en bibliothèque spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Margérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,51 +1389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité de la production scientifique : une étude scientométrique au Pôle Universitaire Lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,51 +1931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classer numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,51 +2206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58C8623F"/>
+    <w:nsid w:val="A8AC7A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58EB7352"/>
+    <w:nsid w:val="4EEF4126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2502,51 +2502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AFAF0ECD"/>
+    <w:nsid w:val="9854502E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7673D11B"/>
+    <w:nsid w:val="A927D9F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01902999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prinz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01032466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2014.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Marg&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001418v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peregrina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01408350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01902999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01032466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2014.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prinz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Marg&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001418v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peregrina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01408350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>