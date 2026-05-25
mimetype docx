--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -1,165 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erfan Salahinejad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Professor, Faculty of Materials Science and Engineering, K. N. Toosi University of Technology (KNTU), Tehran, Iran </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">erfan-salahinejad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6610-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">salahinejad_e_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">LgMNaVkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAE-6221-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,3426 +230,3426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of 3D-printed chitosan‑cerium oxide dressings coated with vancomycin-loaded alginate for chronic wounds management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharareh Shahroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvinnasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaghayegh Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rajabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 349, pp.123036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.123036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new evidence-based design-of-experiments approach for optimizing drug delivery systems with exemplification by emulsion-derived Vancomycin-loaded PLGA capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Namdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Borhanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.31164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-82496-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial nanofibrous wound dressing mats made from blended chitosan-copper complexes and polyvinyl alcohol (PVA) using electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvinnasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharareh Shahroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hossein Taghvaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Adel Sharifi Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.100564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carpta.2024.100564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recovery of gold and silver from electronic wastes through a sequential process of Qalkari and room-temperature hydrometallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Roham Razavian Tabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 351, pp.119778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ion-doping of Ca-Mg silicate bioceramics for bone tissue engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioactive 3D-printed chitosan-based scaffolds for personalized craniofacial bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satar Yousefiasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeel Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Makvandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soussan Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.215001⟩</w:t>
+              <w:t xml:space="preserve">Engineered Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engreg.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440042v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive 3D-printed chitosan-based scaffolds for personalized craniofacial bone tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soussan Irani</w:t>
+                <w:t xml:space="preserve">Controlled drug delivery from chitosan-coated heparin-loaded nanopores anodically grown on nitinol shape-memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineered Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engreg.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442656v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled drug delivery from chitosan-coated heparin-loaded nanopores anodically grown on nitinol shape-memory alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
+                <w:t xml:space="preserve">Effects of PLGA coating on biological and mechanical behaviors of tissue engineering scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Maadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Davoodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120961⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.107406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440339v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PLGA coating on biological and mechanical behaviors of tissue engineering scaffolds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advances in ion-doping of Ca-Mg silicate bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Namdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107406⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 478, pp.215001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.215001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441556v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and corrosion behavior of Cu-26Zn-5Al alloy processed by accumulative roll bonding and heat treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
+                <w:t xml:space="preserve">Chitosan/alginate bionanocomposites adorned with mesoporous silica nanoparticles for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satar Yousefiasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shima Pashangeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hamed Manoochehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooyan Makvandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Afshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanostructure in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40097-022-00507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476876v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of graphene orientation on permeability and corrosion initiation under composite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Shaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahdat Zahedi Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 319, pp.126080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.126080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan/alginate bionanocomposites adorned with mesoporous silica nanoparticles for bone tissue engineering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulative roll bonding fabrication, tensile and corrosion characterization of Zn/Al multilayered composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Afshar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nasim Mosafajahanabad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanostructure in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40097-022-00507-z⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43452-022-00521-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480641v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulative roll bonding fabrication, tensile and corrosion characterization of Zn/Al multilayered composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance comparison of PLA- and PLGA-coated porous bioceramic scaffolds: Mechanical, biodegradability, bioactivity, delivery and biocompatibility assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Mohammad Maadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43452-022-00521-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 351, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488114v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of PLA- and PLGA-coated porous bioceramic scaffolds: Mechanical, biodegradability, bioactivity, delivery and biocompatibility assessments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure and corrosion behavior of Cu-26Zn-5Al alloy processed by accumulative roll bonding and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikzad Negahdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Pashangeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 924, pp.166574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445209v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliminating the irregular surface layer of anodically-grown Ni-Ti-O nanopore arrays in a two-stage anodization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moshfeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Davoodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 405, pp.126707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, drug delivery kinetics and cell viability assay of PLGA-coated vancomycin-loaded silicate porous microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Maadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Shirinbayan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navideh Abbasnezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (1), pp.48 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.08.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release from polyurethane films: Drug release mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navideh Abbasnezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Zirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaine Kouidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (12), pp.50083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.50083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization, strength and cytocompatibility improvement of bredigite scaffolds through doping/coating</w:t>
+                <w:t xml:space="preserve">Drug-delivery Ca-Mg silicate scaffolds encapsulated in PLGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Keihan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Salahinejad</w:t>
+                <w:t xml:space="preserve">A. Jadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.05.178⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 589, pp.119855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440071v1</w:t>
+                <w:t xml:space="preserve">hal-05441307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-delivery Ca-Mg silicate scaffolds encapsulated in PLGA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PLGA-coated drug-loaded nanotubes anodically grown on nitinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Davoodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Barabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119855⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.111174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441307v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLGA-coated drug-loaded nanotubes anodically grown on nitinol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Organosilane-functionalized hydrothermal-derived coatings on titanium alloys for hydrophobization and corrosion protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahimipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rafiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.111174. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445212v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilane-functionalized hydrothermal-derived coatings on titanium alloys for hydrophobization and corrosion protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanical strength and biocompatibility of bredigite (Ca7MgSi4O16) tissue-engineering scaffolds modified by aliphatic polyester coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105594⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (10), pp.16439-16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.03.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445205v1</w:t>
+                <w:t xml:space="preserve">hal-05445164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength and biocompatibility of bredigite (Ca7MgSi4O16) tissue-engineering scaffolds modified by aliphatic polyester coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vancomycin release kinetics from Mg–Ca silicate porous microspheres developed for controlled drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bolandparvaz Jahromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (10), pp.16439-16446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.03.206⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.508-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.08.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445164v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin release kinetics from Mg–Ca silicate porous microspheres developed for controlled drug delivery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure, wettability, corrosion and biocompatibility of nitinol treated by alkaline hydrothermal and hydrophobic functionalization for cardiovascular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahimipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.08.290⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 506, pp.144657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445264v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, wettability, corrosion and biocompatibility of nitinol treated by alkaline hydrothermal and hydrophobic functionalization for cardiovascular applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inorganic-salt coprecipitation synthesis, fluoride-doping, bioactivity and physiological pH buffering evaluations of bredigite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Keihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144657⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (9), pp.13292-13296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445237v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic-salt coprecipitation synthesis, fluoride-doping, bioactivity and physiological pH buffering evaluations of bredigite</w:t>
+                <w:t xml:space="preserve">Effect of poly lactic-co-glycolic acid encapsulation on drug delivery kinetics from vancomycin-impregnated Ca-Mg silicate scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Keihan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A. Jadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Davoodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.107⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.105970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445152v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of poly lactic-co-glycolic acid encapsulation on drug delivery kinetics from vancomycin-impregnated Ca-Mg silicate scaffolds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+                <w:t xml:space="preserve">Biomineralization, strength and cytocompatibility improvement of bredigite scaffolds through doping/coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Keihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.105970. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (13), pp.21056-21063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.05.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441527v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of Ti-6Al-4V alloy for osseointegration by alkaline treatment and chitosan-matrix glass-reinforced nanocomposite coating</w:t>
+                <w:t xml:space="preserve">Strontium doping into diopside tissue engineering scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rastegari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M.R. Shahrouzifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.302 - 311. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (8), pp.10176-10181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.02.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445238v1</w:t>
+                <w:t xml:space="preserve">hal-05445219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-incorporation of strontium and fluorine into diopside scaffolds: Bioactivity, biodegradation and cytocompatibility evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Shahrouzifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sharifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.109752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2019.109752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium doping into diopside tissue engineering scaffolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aluminum-matrix composites reinforced with E-glass fibers by cross accumulative roll bonding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andisheh Shakery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (8), pp.10176-10181. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 804, pp.450-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.02.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445219v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-matrix composites reinforced with E-glass fibers by cross accumulative roll bonding process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Optimization of Chemical-Conversion Sodium Titanate and Chitosan/Glass Nanocomposite Dip Coatings Deposited on a Titanium Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andisheh Shakery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">S. Rastegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 804, pp.450-456. </w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.188 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12540-019-00315-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474846v1</w:t>
+                <w:t xml:space="preserve">hal-05445175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Optimization of Chemical-Conversion Sodium Titanate and Chitosan/Glass Nanocomposite Dip Coatings Deposited on a Titanium Alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Surface modification of Ti-6Al-4V alloy for osseointegration by alkaline treatment and chitosan-matrix glass-reinforced nanocomposite coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rastegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (2), pp.188 - 195. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.302 - 311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12540-019-00315-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445175v1</w:t>
+                <w:t xml:space="preserve">hal-05445238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioperformance of chitosan/fluoride-doped diopside nanocomposite coatings deposited on medical stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobization of metallic surfaces by means of Al2O3-HDTMS coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ashtari-Mahini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,51 +3839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of monovalent cations into diopside to improve biomineralization and cytocompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (16), pp.19200-19206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Esmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sharifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3998,64 +4034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined criterion of surface free energy and roughness to predict the wettability of non-ideal low-energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Shaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.123-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4083,239 +4119,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of nanodiopside coatings on metallic biomaterials to stimulate apatite-forming ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure, biomineralization and biodegradation of Ca-Mg oxyfluorosilicates synthesized by inorganic salt coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Vahedifard</w:t>
+                <w:t xml:space="preserve">M. Jafari Baghjeghaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.120-127. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (13), pp.10299-10306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441296v1</w:t>
+                <w:t xml:space="preserve">hal-05445234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, biomineralization and biodegradation of Ca-Mg oxyfluorosilicates synthesized by inorganic salt coprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deposition of nanodiopside coatings on metallic biomaterials to stimulate apatite-forming ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jafari Baghjeghaz</w:t>
+                <w:t xml:space="preserve">Reza Vahedifard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (13), pp.10299-10306. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.120-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445234v1</w:t>
+                <w:t xml:space="preserve">hal-05441296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic galvanic-pitting corrosion of copper electrical pads treated with electroless nickel-phosphorus/immersion gold surface finish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eslami Farsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,77 +4424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward reducing the formation temperature of diopside via wet-chemical synthesis routes using chloride precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Namvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Saberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jafari Baghjeghaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4509,64 +4545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced sinterability and in vitro bioactivity of diopside through fluoride doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jafari Baghjeghaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (5), pp.4680-4686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4704,77 +4740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-annealing, fractographic and corrosion failure analyses on tri-modal Mn-particulate Al/Cu multilayered composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.87-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4821,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and spectroscopic evidences for multiple ion-exchange reactions controlling biomineralization of CaO.MgO.2SiO 2 nanoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vahedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (11), pp.8502-8508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4893,200 +4929,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to enhance silicon incorporation into nickel electrodeposited coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of sintering temperature on the structure and mechanical properties of medical-grade powder metallurgy stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Teymuri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M. Javanbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Alijani</w:t>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.103-109. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 289, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482718v1</w:t>
+                <w:t xml:space="preserve">hal-05445254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-hydrolytic sol-gel processing of chloride precursors loaded at forsterite stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rastegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seyed Mehdi Kani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fadavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,681 +5167,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sintering temperature on the structure and mechanical properties of medical-grade powder metallurgy stainless steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is cell viability always directly related to corrosion resistance of stainless steels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Javanbakht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+                <w:t xml:space="preserve">M. Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+                <w:t xml:space="preserve">D. Vashaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 289, pp.37-43. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.439 - 443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445254v1</w:t>
+                <w:t xml:space="preserve">hal-05445160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cell viability always directly related to corrosion resistance of stainless steels?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu-(B4C)p metal matrix composites processed by accumulative roll-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghaffari</w:t>
+                <w:t xml:space="preserve">S. Mansourzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vashaee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
+                <w:t xml:space="preserve">M. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Yaghtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.091⟩</w:t>
+              <w:t xml:space="preserve">Progress in Natural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.613 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnsc.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445160v1</w:t>
+                <w:t xml:space="preserve">hal-05440344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-(B4C)p metal matrix composites processed by accumulative roll-bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mansourzadeh</w:t>
+                <w:t xml:space="preserve">A novel method to enhance silicon incorporation into nickel electrodeposited coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hosseini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Salahinejad</w:t>
+                <w:t xml:space="preserve">Alireza Teymuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Yaghtin</w:t>
+                <w:t xml:space="preserve">Fatemeh Alijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Natural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.613 - 620. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.103-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnsc.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440344v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemical behavior of alumina coatings deposited by high-velocity oxy fuel spraying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosive wear behavior of chromium carbide coatings deposited by air plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Yaghtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khosravifard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Yaghtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akhbarizadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (4), pp.5713 - 5720. </w:t>
+              <w:t xml:space="preserve">, 2015, 41 (6), pp.7916-7920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.02.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445260v1</w:t>
+                <w:t xml:space="preserve">hal-05440341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosive wear behavior of chromium carbide coatings deposited by air plasma spraying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Tribochemical behavior of alumina coatings deposited by high-velocity oxy fuel spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khosravifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Yaghtin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Khosravifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akhbarizadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (6), pp.7916-7920. </w:t>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.5713 - 5720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.02.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440341v1</w:t>
+                <w:t xml:space="preserve">hal-05445260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of a new group of nanocrystalline medical-grade stainless steels prepared by powder metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javanbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 624, pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5846,910 +5882,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of precursor solution pH on the structural and crystallization characteristics of sol–gel derived nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of compocasting process parameters on microstructural characteristics and tensile properties of A356–SiCp composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.178⟩</w:t>
+              <w:t xml:space="preserve">Transactions of Nonferrous Metals Society of China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.2482-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1003-6326(14)63374-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441540v1</w:t>
+                <w:t xml:space="preserve">hal-05441548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compocasting process parameters on microstructural characteristics and tensile properties of A356–SiCp composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of electro-codeposited Ni–Al2O3–SiC nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of Nonferrous Metals Society of China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1003-6326(14)63374-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.04.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441548v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of electro-codeposited Ni–Al2O3–SiC nanocomposite coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of annealing temperature on the structural and anti-corrosion characteristics of sol–gel derived, spin-coated thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vashaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 611, pp.161-166. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (2), pp.2885 - 2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.04.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445224v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing temperature on the structural and anti-corrosion characteristics of sol–gel derived, spin-coated thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processing of ultrafine-grained aluminum by cross accumulative roll-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (2), pp.2885 - 2890. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 595, pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445144v1</w:t>
+                <w:t xml:space="preserve">hal-05445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of ultrafine-grained aluminum by cross accumulative roll-bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Zn–HA–TiO2 nanocomposite coatings electrodeposited on a NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.11.060⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445216v1</w:t>
+                <w:t xml:space="preserve">hal-05445267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn–HA–TiO2 nanocomposite coatings electrodeposited on a NiTi shape memory alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Innovative surface modification of orthopaedic implants with positive effects on wettability and in vitro anti-corrosion performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mozafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharifi-Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D D Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vashaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5678⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (9), pp.688-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445267v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative surface modification of orthopaedic implants with positive effects on wettability and in vitro anti-corrosion performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of precursor solution pH on the structural and crystallization characteristics of sol–gel derived nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vashaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (9), pp.688-692. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 589, pp.182 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445148v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured zirconium titanate fibers prepared by particulate sol–gel and cellulose templating techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vashaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6796,103 +6832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of Stainless Steel Orthopedic Implants by Sol–Gel ZrTiO4 and ZrTiO4 –PMMA Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D D Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samin Sharifi-Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mozafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (8), pp.1327 - 1335. </w:t>
@@ -6930,103 +6966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer zirconium titanate thin films prepared by a sol–gel deposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mozafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vashaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (2), pp.1271-1276. </w:t>
@@ -7077,51 +7113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of phase heterogeneity on thermoelectric properties of nanostructured silicon germanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Zamanipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Norouzzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,90 +7234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural characterization of medical-grade stainless steel powders prepared by mechanical alloying and subsequent annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S H Bagheri Mashhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,103 +7368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium titanate thin film prepared by an aqueous particulate sol–gel spin coating process using carboxymethyl cellulose as dispersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mozafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vashaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88, pp.5-8. </w:t>
@@ -7466,77 +7502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-phase sintering of medical-grade P558 stainless steel using a new biocompatible eutectic additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh Bagheri Mashhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,51 +7632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanostructured Medical-Grade Stainless Steel by Mechanical Alloying and Subsequent Liquid-Phase Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad J Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,51 +7775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of nanostructured metallic matrix composites by a modified accumulative roll bonding method with structural and mechanical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hossein Yaghtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khosravifard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7830,77 +7866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution during mechanical alloying of stainless steels under nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215-216, pp.247 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7928,1461 +7964,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the general outline of physical properties of amorphous-nanocrystalline Fe–Cr–Mn–N alloy powders prepared by mechanical alloying under nitrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of reinforcement distribution in Al–B4C composites during accumulative roll bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509 (7), pp.3252-3256. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.3137-3142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2011.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445202v1</w:t>
+                <w:t xml:space="preserve">hal-05441616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of reinforcement distribution in Al–B4C composites during accumulative roll bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new consideration on reinforcement distribution in the different planes of nanostructured metal matrix composite sheets prepared by accumulative roll bonding (ARB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Yazdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+                <w:t xml:space="preserve">J. Moradgholi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (6), pp.3137-3142. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (39), pp.9562-9564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2011.02.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441616v1</w:t>
+                <w:t xml:space="preserve">hal-05476561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new consideration on reinforcement distribution in the different planes of nanostructured metal matrix composite sheets prepared by accumulative roll bonding (ARB)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the general outline of physical properties of amorphous-nanocrystalline Fe–Cr–Mn–N alloy powders prepared by mechanical alloying under nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moradgholi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hosseini</w:t>
+                <w:t xml:space="preserve">E. Askari Bajestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 509 (39), pp.9562-9564. </w:t>
+              <w:t xml:space="preserve">, 2011, 509 (7), pp.3252-3256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.07.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476561v1</w:t>
+                <w:t xml:space="preserve">hal-05445202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sintering time on the densification and mechanical properties of a mechanically alloyed Cr–Mn–N stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of Fe–Cr–Mn–N amorphous powders with a wide supercooled liquid region developed by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasool Amini</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Marasi</w:t>
+                <w:t xml:space="preserve">M. Marasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Jafar Hadianfard</w:t>
+                <w:t xml:space="preserve">T. Sritharan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (1), pp.527-532. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (4-5), pp.1135-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477003v1</w:t>
+                <w:t xml:space="preserve">hal-05445135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of milling time on structure and mechanical properties of porous nickel-free austenitic stainless steels processed by mechanical alloying and sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructural and hardness evolution of mechanically alloyed Fe–Cr–Mn–N powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Askari Bajestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 527 (21-22), pp.5522-5527. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 497 (1-2), pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441315v1</w:t>
+                <w:t xml:space="preserve">hal-05481793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of boron addition on mechanical alloying and ordering behaviors of Fe–Al–(B) alloy powders</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructure and wear behavior of a porous nanocrystalline nickel-free austenitic stainless steel developed by powder metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.12.173⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.2259-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476572v1</w:t>
+                <w:t xml:space="preserve">hal-05476778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fe–Cr–Mn–N amorphous powders with a wide supercooled liquid region developed by mechanical alloying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of sintering time on the densification and mechanical properties of a mechanically alloyed Cr–Mn–N stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Sritharan</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Marasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jafar Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.09.061⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445135v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and hardness evolution of mechanically alloyed Fe–Cr–Mn–N powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of boron addition on mechanical alloying and ordering behaviors of Fe–Al–(B) alloy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Izadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Janghorban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 497 (1-2), pp.369-372. </w:t>
+              <w:t xml:space="preserve">, 2010, 493 (1-2), pp.645-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.12.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481793v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and wear behavior of a porous nanocrystalline nickel-free austenitic stainless steel developed by powder metallurgy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of milling time on structure and mechanical properties of porous nickel-free austenitic stainless steels processed by mechanical alloying and sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (4), pp.2259-2263. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (21-22), pp.5522-5527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476778v1</w:t>
+                <w:t xml:space="preserve">hal-05441315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural phase evaluation of high-nitrogen Fe–Cr–Mn alloy powders synthesized by the mechanical alloying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Microstructural, thermal and magnetic properties of amorphous/nanocrystalline FeCrMnN alloys prepared by mechanical alloying and subsequent heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shokrollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-3117-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 480 (2), pp.617-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.01.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498350v1</w:t>
+                <w:t xml:space="preserve">hal-05476763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, thermal and magnetic properties of amorphous/nanocrystalline FeCrMnN alloys prepared by mechanical alloying and subsequent heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The effect of nitrogen on the glass-forming ability and micro-hardness of Fe–Cr–Mn–N amorphous alloys prepared by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erfan Salahinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 480 (2), pp.617-624. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1), pp.71 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.01.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476763v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen on the glass-forming ability and micro-hardness of Fe–Cr–Mn–N amorphous alloys prepared by mechanical alloying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructural phase evaluation of high-nitrogen Fe–Cr–Mn alloy powders synthesized by the mechanical alloying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Hadianfard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sritharan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Hadianfard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118 (1), pp.71 - 75. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.136-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-3117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445249v1</w:t>
+                <w:t xml:space="preserve">hal-05498350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9400,77 +9436,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chemical Cross-Linking on the Swelling and Degradation Rates of Chitosan-Copper Complex/PVA Electrospun Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parvinnasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharareh Shahroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Materials and Metallurgical Engineering (iMat2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9534,51 +9570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshad Davoodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference &amp; Exhibition on Materials Science &amp; Metallurgical Engineering (iMat2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9648,51 +9684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobiomaterials in periodontal tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Fahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9916,51 +9952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Chemical and Biological Synthesis of Nanoparticles and Their Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Salahinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Fahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C519242B"/>
+    <w:nsid w:val="E90F6BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10358,51 +10394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erfan-salahinejad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6610-2021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salahinejad_e_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-6221-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Shahroudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvinnasab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Salahinejad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Abdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rajabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Namdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Borhanzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82496-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Taghvaei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Adel Sharifi Fard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2024.100564" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Roham Razavian Tabari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119778" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.215001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Yousefiasl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Sharifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Makvandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engreg.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Moradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salahinejad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tayebi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Maadani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davoodian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikzad Negahdari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alizadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Pashangeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shaker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdat Zahedi Asl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Manoochehri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Afshar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40097-022-00507-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mosafajahanabad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-022-00521-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Maadani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mousavi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moshfeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126707" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zirak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abbasnezhad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shirinbayan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.08.298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Zirak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Kouidri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keihan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghorbani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.178" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barabadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimipour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rafiei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolandparvaz Jahromi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nosrati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105970" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rastegari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Shahrouzifar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109752" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andisheh Shakery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-019-00315-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ashtari-Mahini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Esmati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khodaei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.06.222" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vahedifard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari Baghjeghaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.05.059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eslami Farsani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namvar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Saberi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.07.094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.12.144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eslami-Farsani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.05.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samiei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vahedifard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Teymuri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alijani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seyed Mehdi Kani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eftekhari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javanbakht" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hadianfard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.054" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vashaee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.091" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansourzadeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosseini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Yaghtin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosravifard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhbarizadeh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.01.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.131" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khosravi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bakhshi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-6326(14)63374-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.04.181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445144v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.10.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Amini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5678" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mozafari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharifi-Asl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Macdonald" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouhani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.03.142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hadianfard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samin Sharifi-Asl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2013.1619" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Macdonald" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.07.058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamanipour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Norouzzadeh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy S Krasinski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobat Tayebi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813474" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2012.11.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Okyay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.01.118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hadianfard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Okyay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1186-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Yaghtin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravifard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-012-0653-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.10.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Askari Bajestani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.097" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.02.063" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moradgholi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.07.084" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Marasi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jafar Hadianfard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.07.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Izadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janghorban" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Akbari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghafari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.12.173" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marasi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sritharan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.061" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.10.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-3117-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476763v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shokrollahi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.01.132" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445249v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moshfeghi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Davoodian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496367v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Razavi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Fahmy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Nowman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Jazayeri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-42862-0.00011-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498190v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fahmy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Jazayeri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razavi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omidi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242628.ch8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496365v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Yazdimamaghani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryoosh Vashaee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15461-9_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erfan-salahinejad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6610-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/salahinejad_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LgMNaVkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-6221-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Shahroudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parvinnasab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Salahinejad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Abdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rajabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Namdar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Borhanzadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82496-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Taghvaei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Adel Sharifi Fard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2024.100564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Roham Razavian Tabari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119778" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satar Yousefiasl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Sharifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Makvandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussan Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engreg.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Moradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salahinejad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tayebi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Maadani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davoodian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.215001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Manoochehri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Afshar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40097-022-00507-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shaker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdat Zahedi Asl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.126080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Mosafajahanabad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alizadeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-022-00521-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Maadani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.09.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikzad Negahdari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Pashangeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166574" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mousavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moshfeghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126707" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zirak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.08.298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Zirak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Kouidri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barabadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimipour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rafiei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105594" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.03.206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolandparvaz Jahromi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.08.290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nosrati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghorbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.05.178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Shahrouzifar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andisheh Shakery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rastegari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-019-00315-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.082" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shaker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ashtari-Mahini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahmani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Esmati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khodaei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.06.222" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.02.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari Baghjeghaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.05.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vahedifard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eslami Farsani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Namvar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Saberi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.07.094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.12.144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eslami-Farsani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.05.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samiei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vahedifard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javanbakht" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hadianfard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seyed Mehdi Kani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eftekhari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghaffari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vashaee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.091" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansourzadeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosseini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Yaghtin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnsc.2016.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Teymuri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alijani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosravifard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhbarizadeh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Khosravi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bakhshi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-6326(14)63374-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445224v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.04.181" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.10.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Amini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5678" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mozafari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharifi-Asl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Macdonald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000309" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.178" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouhani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.03.142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hadianfard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samin Sharifi-Asl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2013.1619" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Macdonald" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.07.058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamanipour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Norouzzadeh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy S Krasinski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobat Tayebi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813474" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2012.11.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Okyay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.01.118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Hadianfard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Bagheri Mashhadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Okyay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1186-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498315v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Yaghtin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosravifard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-012-0653-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.10.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.02.063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moradgholi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.07.084" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Askari Bajestani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.097" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marasi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sritharan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.061" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Marasi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jafar Hadianfard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.07.024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Izadi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janghorban" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Akbari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghafari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.12.173" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shokrollahi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.01.132" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.07.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-3117-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moshfeghi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Davoodian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496367v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Razavi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Fahmy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatif Nowman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Jazayeri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-42862-0.00011-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498190v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fahmy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Jazayeri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razavi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omidi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119242628.ch8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496365v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Yazdimamaghani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryoosh Vashaee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15461-9_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>