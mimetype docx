--- v0 (2026-04-06)
+++ v1 (2026-05-14)
@@ -72,191 +72,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving basal texture in pure titanium: Process implementation and mechanical property evaluation</w:t>
+                <w:t xml:space="preserve">Mechanical Origin of Twinning Variant Selection in Commercially Pure Titanium Under Plane Strain Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schuman</w:t>
+                <w:t xml:space="preserve">Émilie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. D. Zhang</w:t>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.114898. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.114898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met16040394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217646v1</w:t>
+                <w:t xml:space="preserve">hal-05592953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive investigation of the tribological behaviour of α, α+β, and β titanium alloys against a steel counterpart</w:t>
               </w:r>
@@ -281,720 +285,850 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 560-561, pp.205595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar diffusion welding of some equiatomic FCC-structured CoCrFeNi-based binary and multi-component alloys to 316 L stainless steel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olushola Bamidele Nenuwa</w:t>
+                <w:t xml:space="preserve">Achieving basal texture in pure titanium: Process implementation and mechanical property evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peltier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Y. D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 226, pp.115173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115173⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 223, pp.114898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.114898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441379v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Study of the Influence of Bonding Temperature on the Diffusion Bonding of Equiatomic CoCrFeMnNi High Entropy Alloy and 316L Stainless Steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dissimilar diffusion welding of some equiatomic FCC-structured CoCrFeNi-based binary and multi-component alloys to 316 L stainless steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olushola Bamidele Nenuwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12540-025-01987-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.115173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441410v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-activated hardening recovery in viscoplastic materials with kinematic hardening at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Study of the Influence of Bonding Temperature on the Diffusion Bonding of Equiatomic CoCrFeMnNi High Entropy Alloy and 316L Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olushola Bamidele Nenuwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Praud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Siredey-Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.334-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12540-025-01987-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372017v1</w:t>
+                <w:t xml:space="preserve">hal-05441410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of orientation relationships between FCC-hydride and HCP-titanium and their correlation with hydrides distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Wen</w:t>
+                <w:t xml:space="preserve">Thermally-activated hardening recovery in viscoplastic materials with kinematic hardening at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Allain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Francis Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153297⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534639v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of orientation relationships between FCC-hydride and HCP-titanium and their correlation with hydrides distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 817, pp.153297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.153297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microtexture developed during Laser Metal Deposition (LMD) of Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1004,773 +1138,773 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE MICROSTRUCTURE AND TEXTURE OF A Ti-3Al-2.5V SHEET DURING COLD UNIDIRECTIONAL-ROLLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023, Jun 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM3, Jun 2023, Edinbourg, Ecosse, United Kingdom. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119885.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of rolling to basal texture in CP-Ti processed by step cold-rolling plus recrystallization annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEM3, Jun 2024, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPDF '24 -Texture evolution induced by macro-and micro-effects of deformation by slip and twinning in CP-Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON PLASTICITY, DAMAGE &amp; FRACTURE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akhtar S Khan, Jan 2024, Panama city, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the deformation behaviour of titanium sheets with strong tranverse texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture and anisotropy symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M, Jun 2023, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thermomechanical behavior of Al3003 with unified constitutive models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Serri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Strength of Materials, ICSMA19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Excellence 'DAMAS' (Design of Alloy Metals for low-mAss Structures) of the Université de Lorraine and CNRS, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and property of titanium heterogeneous laser welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.317-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119296126.ch48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,285 +1914,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression behaviour of Al3003 alloy at varying temperatures and strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bedoya Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Serri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Strength of Materials, ICSMA19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and textural evolution during cold unidirectional rolling and cold cross-rolling of near alpha titanium alloy Ti-3Al-2.5V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Strength of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. , Proceedings of 19th International Conference on Strength of Materials</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2205,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olushola Bamidele Nenuwa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-025-01987-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153297" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bergin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya Vallejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met16040394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olushola Bamidele Nenuwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siredey-Schwaller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115173" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05441410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-025-01987-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02534639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bergin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bedoya Vallejo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>