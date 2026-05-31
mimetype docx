--- v0 (2026-03-31)
+++ v1 (2026-05-31)
@@ -1360,217 +1360,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie(s) de coopération entre les acteurs de l’écosystème de l’accompagnement entrepreneurial et les plateformes de financement participatif : vers la construction de business models créateurs de valeur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capital social interne et réseaux sociaux : Une analyse des levées de fonds sur le marché français de l’equity crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e Congrès de l’ACFAS - Association francophone pour le savoir,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Digital Innovation &amp; Financing Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563178v1</w:t>
+                <w:t xml:space="preserve">hal-03582574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital social interne et réseaux sociaux : Une analyse des levées de fonds sur le marché français de l’equity crowdfunding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie(s) de coopération entre les acteurs de l’écosystème de l’accompagnement entrepreneurial et les plateformes de financement participatif : vers la construction de business models créateurs de valeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric-Alain Zoukoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Innovation &amp; Financing Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">84e Congrès de l’ACFAS - Association francophone pour le savoir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582574v1</w:t>
+                <w:t xml:space="preserve">hal-03563178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence des administrateurs étrangers, développement international et performance des grands groupes français cotés</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067734ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067734ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01745542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Sharif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>