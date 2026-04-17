--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -944,417 +944,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
+                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duchene</w:t>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496958v1</w:t>
+                <w:t xml:space="preserve">hal-02063758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063758v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803432v1</w:t>
+                <w:t xml:space="preserve">hal-01496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOMMU protection against I/O attacks: A vulnerability and a proof-of-concept</w:t>
               </w:r>
@@ -1457,64 +1457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la rétro-conception de protocoles : Analyse et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,438 +1581,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">An automated black box approach for web vulnerability identification and attack scenario generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (6), pp.63-88. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.1--16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1678-4804-20-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178546v1</w:t>
+                <w:t xml:space="preserve">hal-00985670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083296v1</w:t>
+                <w:t xml:space="preserve">hal-01178546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de vulnérabilités Web et génération de scénarios d'attaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Akrout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (9-10), pp.809-840. </w:t>
+              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.33.809-840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967638v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated black box approach for web vulnerability identification and attack scenario generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Identification de vulnérabilités Web et génération de scénarios d'attaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,82 +2024,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (1), pp.1--16. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (9-10), pp.809-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1678-4804-20-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.33.809-840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985670v1</w:t>
+                <w:t xml:space="preserve">hal-01967638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-up and deployment of a high-interaction honeypot: experiment and lessons learned</w:t>
               </w:r>
@@ -2228,373 +2228,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superviz25-SQL: High-Quality Dataset to Empower Unsupervised SQL Injection Detection Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards programming languages free of injection-based vulnerabilities by design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS - ANUBIS 2025 - 1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LangSec 2025 - Eleventh Language-theoretic Security Workshop at IEEE Security &amp; Privacy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Francisco CA, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPW67851.2025.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314211v1</w:t>
+                <w:t xml:space="preserve">hal-05079251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards programming languages free of injection-based vulnerabilities by design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superviz25-SQL: High-Quality Dataset to Empower Unsupervised SQL Injection Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LangSec 2025 - Eleventh Language-theoretic Security Workshop at IEEE Security &amp; Privacy Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESORICS - ANUBIS 2025 - 1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079251v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742060v1</w:t>
+                <w:t xml:space="preserve">hal-04602354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parser-Based Data Collector for Intrusion Detection</w:t>
               </w:r>
@@ -2619,64 +2610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2024 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,152 +2686,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Doyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602354v1</w:t>
+                <w:t xml:space="preserve">hal-04742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3079,782 +3079,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user privacy-centric access control policy of data for intelligent transportation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Adelin</w:t>
+                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Systems (ERTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139783v1</w:t>
+                <w:t xml:space="preserve">hal-03328251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+                <w:t xml:space="preserve">A user privacy-centric access control policy of data for intelligent transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Systems (ERTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094215v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.358-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE5003.2020.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328254v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03328251v1</w:t>
+                <w:t xml:space="preserve">hal-03328254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.178-17809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC47002.2019.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094185v1</w:t>
+                <w:t xml:space="preserve">hal-03094199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de contrôle d'accès à grains fins aux données pour les systèmes de transport intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Adelin</w:t>
+                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139756v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirage : un framework offensif pour l'audit du Bluetooth Low Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,693 +3926,676 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.229-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cayre</w:t>
+                <w:t xml:space="preserve">Une politique de contrôle d'accès à grains fins aux données pour les systèmes de transport intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346074v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Marcourt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.178-17809, </w:t>
+              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRDC47002.2019.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094199v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duchene</w:t>
+                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848573v1</w:t>
+                <w:t xml:space="preserve">hal-01967646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuxiao Mao</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
+              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Luxembourg City, Luxembourg. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2018.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982589v1</w:t>
+                <w:t xml:space="preserve">hal-01848573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiao Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967646v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RadIoT: Radio Communications Intrusion Detection for IoT - A Protocol Independent Approach</w:t>
               </w:r>
@@ -4700,278 +4700,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493597v1</w:t>
+                <w:t xml:space="preserve">hal-01388060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Christchurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388060v1</w:t>
+                <w:t xml:space="preserve">hal-01493597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Intrusion Detection Approach for IoT based on Radio Communications Profiling</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing DMA Remapping with DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,159 +5297,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abyme : un voyage au coeur des hyperviseurs récursifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 29p</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322880v1</w:t>
+                <w:t xml:space="preserve">hal-01967640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
+                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
@@ -5463,1649 +5476,1636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190054v1</w:t>
+                <w:t xml:space="preserve">hal-01178550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
+                <w:t xml:space="preserve">Abyme : un voyage au coeur des hyperviseurs récursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 29p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322882v1</w:t>
+                <w:t xml:space="preserve">hal-01322880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212064v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Basse</w:t>
+                <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2015.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178553v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178550v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967640v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation et génération d'injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence Francophone SARSSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178496v1</w:t>
+                <w:t xml:space="preserve">hal-01022924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests d’intégrité d’hyperviseurs de machines virtuelles à distance et assisté par le matériel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Xi'an, China. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493450v1</w:t>
+                <w:t xml:space="preserve">hal-01176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176045v1</w:t>
+                <w:t xml:space="preserve">hal-01178496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et génération d'injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tests d’intégrité d’hyperviseurs de machines virtuelles à distance et assisté par le matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence Francophone SARSSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 13p</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022924v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176046v1</w:t>
+                <w:t xml:space="preserve">hal-00848234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176042v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852244v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848234v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7176,178 +7176,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
+                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761206v1</w:t>
+                <w:t xml:space="preserve">hal-00735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,152 +7409,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735997v1</w:t>
+                <w:t xml:space="preserve">hal-00761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure architecture for information systems in avionics</w:t>
               </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7674,51 +7674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dessiatnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,51 +8059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8880,51 +8880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02297796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joannes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Leclerc-Istria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2019.2912700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW67851.2025.00008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lastera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02297796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joannes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Leclerc-Istria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2019.2912700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW67851.2025.00008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lastera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>