--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -944,417 +944,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
+                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Accettura</w:t>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063758v1</w:t>
+                <w:t xml:space="preserve">hal-01496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803432v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duchene</w:t>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496958v1</w:t>
+                <w:t xml:space="preserve">hal-01803432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOMMU protection against I/O attacks: A vulnerability and a proof-of-concept</w:t>
               </w:r>
@@ -1457,64 +1457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la rétro-conception de protocoles : Analyse et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,2178 +2194,2139 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards programming languages free of injection-based vulnerabilities by design</w:t>
+                <w:t xml:space="preserve">JunId: Empowering Static Analysis with Asymptotically Optimal Intersection with Incomplete Sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LangSec 2025 - Eleventh Language-theoretic Security Workshop at IEEE Security &amp; Privacy Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LangSec 2026 - Twelfth Language-theoretic Security Workshop at IEEE Security &amp; Privacy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, San Francisco CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079251v1</w:t>
+                <w:t xml:space="preserve">hal-05627672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superviz25-SQL: High-Quality Dataset to Empower Unsupervised SQL Injection Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Quetel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESORICS - ANUBIS 2025 - 1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards programming languages free of injection-based vulnerabilities by design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LangSec 2025 - Eleventh Language-theoretic Security Workshop at IEEE Security &amp; Privacy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Francisco CA, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPW67851.2025.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602354v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parser-Based Data Collector for Intrusion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégor Quétel</w:t>
+                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871463v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+                <w:t xml:space="preserve">A Parser-Based Data Collector for Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742060v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
+                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798844v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t>
+                <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787064v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+                <w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Migliore</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Ottawa, Canada. pp.811-816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328251v1</w:t>
+                <w:t xml:space="preserve">hal-04787064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user privacy-centric access control policy of data for intelligent transportation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Adelin</w:t>
+                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Systems (ERTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139783v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+                <w:t xml:space="preserve">A user privacy-centric access control policy of data for intelligent transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Systems (ERTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094215v1</w:t>
+                <w:t xml:space="preserve">hal-03139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.358-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE5003.2020.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328254v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Marcourt</w:t>
+                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094199v1</w:t>
+                <w:t xml:space="preserve">hal-03328254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cayre</w:t>
+                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.178-17809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC47002.2019.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346074v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage : un framework offensif pour l'audit du Bluetooth Low Energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
+                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268774v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de contrôle d'accès à grains fins aux données pour les systèmes de transport intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Adelin</w:t>
+                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139756v1</w:t>
+                <w:t xml:space="preserve">hal-02346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+                <w:t xml:space="preserve">Une politique de contrôle d'accès à grains fins aux données pour les systèmes de transport intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03094185v1</w:t>
+                <w:t xml:space="preserve">hal-03139756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">Mirage : un framework offensif pour l'audit du Bluetooth Low Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.229-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967646v1</w:t>
+                <w:t xml:space="preserve">hal-02268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,514 +4334,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Luxembourg City, Luxembourg. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN.2018.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiao Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cambridge, MA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadIoT: Radio Communications Intrusion Detection for IoT - A Protocol Independent Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
+                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Symposium on Network Computing and Applications (NCA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cambridge, Massachusetts, United States. 8p</w:t>
+              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914981v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">RadIoT: Radio Communications Intrusion Detection for IoT - A Protocol Independent Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Symposium on Network Computing and Applications (NCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cambridge, Massachusetts, United States. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388060v1</w:t>
+                <w:t xml:space="preserve">hal-01914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,524 +4873,533 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Intrusion Detection Approach for IoT based on Radio Communications Profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
+                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Dependable Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561710v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing IOMMU Protection against I/O Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">Toward an Intrusion Detection Approach for IoT based on Radio Communications Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Latin-American Symposium on Dependable Computing (LADC’16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Dependable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Geneva, Switzerland. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419962v1</w:t>
+                <w:t xml:space="preserve">hal-01561710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing DMA Remapping with DMA</w:t>
+                <w:t xml:space="preserve">Bypassing IOMMU Protection against I/O Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur le Sécurité des Technologies de l'Informatino et des Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Latin-American Symposium on Dependable Computing (LADC’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cali, Colombia. pp.145-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2016.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322881v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">Bypassing DMA Remapping with DMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">Symposium sur le Sécurité des Technologies de l'Informatino et des Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967640v1</w:t>
+                <w:t xml:space="preserve">hal-01322881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
               </w:r>
@@ -5543,256 +5504,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abyme : un voyage au coeur des hyperviseurs récursifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 29p</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322880v1</w:t>
+                <w:t xml:space="preserve">hal-01967640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">Abyme : un voyage au coeur des hyperviseurs récursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et des Communications (SSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190054v1</w:t>
+                <w:t xml:space="preserve">hal-01322880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
               </w:r>
@@ -5830,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,2271 +5863,2392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212064v1</w:t>
+                <w:t xml:space="preserve">hal-01190054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Basse</w:t>
+                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178553v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et génération d'injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence Francophone SARSSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 13p</w:t>
+              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022924v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176045v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">Tests d’intégrité d’hyperviseurs de machines virtuelles à distance et assisté par le matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178496v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests d’intégrité d’hyperviseurs de machines virtuelles à distance et assisté par le matériel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation et génération d'injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence Francophone SARSSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493450v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Xi'an, China. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848234v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852244v1</w:t>
+                <w:t xml:space="preserve">hal-01176046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176042v1</w:t>
+                <w:t xml:space="preserve">hal-00848234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.78-85, </w:t>
+              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176046v1</w:t>
+                <w:t xml:space="preserve">hal-01176042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
+              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926367v1</w:t>
+                <w:t xml:space="preserve">hal-00852244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735997v1</w:t>
+                <w:t xml:space="preserve">hal-00926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. 8p</w:t>
+              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706333v1</w:t>
+                <w:t xml:space="preserve">hal-00735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761206v1</w:t>
+                <w:t xml:space="preserve">hal-00706333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure architecture for information systems in avionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lastera</w:t>
+                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Toulouse, France. 7p</w:t>
+              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263451v1</w:t>
+                <w:t xml:space="preserve">hal-00761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Akrout</w:t>
+                <w:t xml:space="preserve">Secure architecture for information systems in avionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lastera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755212v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dessiatnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Pasadena, CA, United States. pp.194-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2011.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140367v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140355v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collection and analysis of attack data based on honeypots deployed on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostya Kortchinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Quality of protection (QoP 2005), Security Measurements and Metrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, France. pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8176,51 +8258,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user privacy-centric access control policy of data for intelligent transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8262,73 +8344,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Real Time Systems (ERTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique de contrôle d'accès à grains fins aux données pour les systèmes de transport intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8370,73 +8452,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Erquy, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de défaillance de gestionnaires de machines virtuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8452,51 +8534,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SARSSI 2013 : Sécurité des architectures réseaux et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8506,117 +8588,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding security metadata into wireless communication signals using Polarization Shift Keying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8626,114 +8708,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation, caractérisation et modélisation de processus d'attaques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Toulouse, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00280126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8880,51 +8962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02297796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joannes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Leclerc-Istria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2019.2912700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW67851.2025.00008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lastera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02297796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joannes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Leclerc-Istria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2019.2912700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW67851.2025.00008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263451v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lastera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>