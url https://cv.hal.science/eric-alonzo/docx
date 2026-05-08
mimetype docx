--- v0 (2026-03-30)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.541666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Alonzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’École d'architecture de la ville & des territoires Paris-Est - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084686057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68872138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049957074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des écoles nationales supérieures d’architecture et de paysage - École d'architecture de la ville & des territoires Paris-Est, Université Gustave EifflelDirecteur de l’Observatoire de la condition suburbaine (OCS/AUSser UMR 3329 du CNRS)Codirecteur du diplôme de spécialisation et d’approfondissement (DSA) d’architecte-urbanisteCodirecteur éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé de la Mission régionale d’autorité environnementale d’Île-de-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Mention du Prix littéraire René Pechère 2020 pour* L’Architecture de la voie. Histoire et théorie*. Prix bisannuel du livre de jardins et de paysage décerné par le Centre international pour la ville, l'architecture et le paysage (CIVA) et la Fondation René Pechère, Bruxelles . Jury : François Chaslin (président), Florence André, Alexandre Chemetoff, Nathalie de Harlez, Nicole d’Huart, Michael Jakob, Barbara de Nicolaÿ, Yaron Pesztat, Nicolas de Villenfagne, Ursula Wieser-Benedetti et Didier Wirth.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 First European Prize Manuel de Solà-Morales, prix de la meilleure thèse en urbanisme soutenue de 2012 à 2015 en Europe, décerné par l'ETSAB-UPC, Barcelone. Jury : Jean-Louis Cohen (président), Maria Rubert de Ventós et Kris Scheerlinck.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Thèse de doctorat en architecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture de la voie. Histoire et théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Picon et Sébastien Marot (directeurs de thèse), Université Paris Est. Jury : Jean‑Louis Cohen (président), Éric Charmes, Jürg Conzett et Marcel Smets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 DEA d’histoire de l’architecture moderne et contemporaine : *La Voie automobile dans les revues d’architecture françaises (1930-1968) : Constitution et abandon d’un savoir spécifique ? *Université Panthéon-Sorbonne. Jury : Dominique Rouillard (directrice d’études), Gérard Monnier, Claude Loupiac, mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Architecte dplg, École d'architecture de Paris-La Défense. Jury : Thierry Mandoul, Pierre Weidknnet, Ariella Masboungi et Thierry Paquot, félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route dans l’angle mort du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ponts, viaducs et infrastructures, 2, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les ronds-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurer les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intimités en ville, 19, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roaditude. Culture de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La route nous fait de l'œil, 11, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.18-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIR : un moyen de solidifier les petites agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crédit d'impôt recherche : Qu'est-ce que la recherche en architecture ?, 262, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute est naît dans un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers, la revue de France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connect, 73, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apories de l'hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.291-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de dessiner la voie pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grands &amp; Ensembles: métamorphose des banlieues, 28, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris métropole, Formes et échelles du Grand Paris (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24-25, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.416, 2021, 978-2-915456-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Building Books; Ecole d'architecture de la ville &amp; des territoires, 480 p., 2020, 978-2-9567815-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.528, 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, 526 p., 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, pp.480, 2016, 978-2-86364-404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, 384 p., 2014, 978-2-915456-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.448, 2011, 978-2-915456-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, pp.176, 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, 170 p., 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do architects do in flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Mix. Explorations of Eight Crossings Around the World: Movements &amp; Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les architectes dans les flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix urbains. Explorations de 8 carrefours dans le monde: mouvements et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023, 978-1-63840-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la rue n'est pas celui du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rues de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.19-27, 2021, 978-2-85978-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France de cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des ronds-points : Meilleurs souvenirs des Trente Glorieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huginn &amp; Muninn, pp.219-223, 2019, 978-2-36480-708-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below Disciplines. The Architecture of Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva Cidália; Ivo Oliveira; Marta Labastida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiências Pedagógicas sobre Território nas Escolas de Arquitetura: de Porto Rico a Belgrado / Pedagogical Experiments on Territory in Architecture Schools: from Porto Rico to Belgrado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Laboratório de paisagens, património e território, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions n’ont pas changé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines modernes de la ville contemporaine. Principes et formes de résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MētissPresses, pp.105-118, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne : la carte, l’édifice et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Muzard; Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Périurbain, espace à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes intégratives et contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choc des mobilités : Histoire croisée au présent des routes intelligentes et des véhicules communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes et Cie, pp.25-30, 2016, Cultures Mobiles, 978-2-84446-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage : Vers un nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.112-119, 2016, 978-2862726823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire barcelonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Lamunière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets risqués. Le pari des infrastructures intégratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.43-48, 2015, 978-2889150663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire du visuel en urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.18-25, 2010, 9782281194920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sur tous les registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9782281194920, Le Moniteur, pp.141-147, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The View from the Via Appia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires d’infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-143, 2009, 978-2-296-09187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute urbaine dans les années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métropole des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.27-40, 2009, 978-2708408166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et art des canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lafon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et infrastructures, la géographie mise à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografik, pp.155-158, 2007, 978-2-916545-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie en ruine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-81, 2007, 978-2-296-03443-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place moderne selon Eugène Hénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Texier-Rideau; Michaël Darin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places de Paris XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.154-158, 2003, 2-913246-45-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est Marne-la-Vallée, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.541666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Alonzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’École d'architecture de la ville & des territoires Paris-Est - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084686057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68872138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049957074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des écoles nationales supérieures d’architecture et de paysage - École d'architecture de la ville & des territoires Paris-Est, Université Gustave EifflelDirecteur de l’Observatoire de la condition suburbaine (OCS/AUSser UMR 3329 du CNRS)Codirecteur du diplôme de spécialisation et d’approfondissement (DSA) d’architecte-urbanisteCodirecteur éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé de la Mission régionale d’autorité environnementale d’Île-de-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Mention du Prix littéraire René Pechère 2020 pour* L’Architecture de la voie. Histoire et théorie*. Prix bisannuel du livre de jardins et de paysage décerné par le Centre international pour la ville, l'architecture et le paysage (CIVA) et la Fondation René Pechère, Bruxelles . Jury : François Chaslin (président), Florence André, Alexandre Chemetoff, Nathalie de Harlez, Nicole d’Huart, Michael Jakob, Barbara de Nicolaÿ, Yaron Pesztat, Nicolas de Villenfagne, Ursula Wieser-Benedetti et Didier Wirth.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 First European Prize Manuel de Solà-Morales, prix de la meilleure thèse en urbanisme soutenue de 2012 à 2015 en Europe, décerné par l'ETSAB-UPC, Barcelone. Jury : Jean-Louis Cohen (président), Maria Rubert de Ventós et Kris Scheerlinck.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Thèse de doctorat en architecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture de la voie. Histoire et théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Picon et Sébastien Marot (directeurs de thèse), Université Paris Est. Jury : Jean‑Louis Cohen (président), Éric Charmes, Jürg Conzett et Marcel Smets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 DEA d’histoire de l’architecture moderne et contemporaine : *La Voie automobile dans les revues d’architecture françaises (1930-1968) : Constitution et abandon d’un savoir spécifique ? *Université Panthéon-Sorbonne. Jury : Dominique Rouillard (directrice d’études), Gérard Monnier, Claude Loupiac, mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Architecte dplg, École d'architecture de Paris-La Défense. Jury : Thierry Mandoul, Pierre Weidknnet, Ariella Masboungi et Thierry Paquot, félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les ronds-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route dans l’angle mort du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ponts, viaducs et infrastructures, 2, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurer les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intimités en ville, 19, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roaditude. Culture de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La route nous fait de l'œil, 11, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.18-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute est naît dans un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers, la revue de France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connect, 73, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIR : un moyen de solidifier les petites agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crédit d'impôt recherche : Qu'est-ce que la recherche en architecture ?, 262, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apories de l'hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.291-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de dessiner la voie pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grands &amp; Ensembles: métamorphose des banlieues, 28, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris métropole, Formes et échelles du Grand Paris (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24-25, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.416, 2021, 978-2-915456-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Building Books; Ecole d'architecture de la ville &amp; des territoires, 480 p., 2020, 978-2-9567815-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.528, 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, 526 p., 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, pp.480, 2016, 978-2-86364-404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, 384 p., 2014, 978-2-915456-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.448, 2011, 978-2-915456-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, pp.176, 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, 170 p., 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do architects do in flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Mix. Explorations of Eight Crossings Around the World: Movements &amp; Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les architectes dans les flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix urbains. Explorations de 8 carrefours dans le monde: mouvements et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023, 978-1-63840-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la rue n'est pas celui du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rues de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.19-27, 2021, 978-2-85978-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France de cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des ronds-points : Meilleurs souvenirs des Trente Glorieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huginn &amp; Muninn, pp.219-223, 2019, 978-2-36480-708-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below Disciplines. The Architecture of Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva Cidália; Ivo Oliveira; Marta Labastida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiências Pedagógicas sobre Território nas Escolas de Arquitetura: de Porto Rico a Belgrado / Pedagogical Experiments on Territory in Architecture Schools: from Porto Rico to Belgrado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Laboratório de paisagens, património e território, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions n’ont pas changé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines modernes de la ville contemporaine. Principes et formes de résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MētissPresses, pp.105-118, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne : la carte, l’édifice et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Muzard; Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Périurbain, espace à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes intégratives et contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choc des mobilités : Histoire croisée au présent des routes intelligentes et des véhicules communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes et Cie, pp.25-30, 2016, Cultures Mobiles, 978-2-84446-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage : Vers un nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.112-119, 2016, 978-2862726823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire barcelonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Lamunière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets risqués. Le pari des infrastructures intégratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.43-48, 2015, 978-2889150663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sur tous les registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9782281194920, Le Moniteur, pp.141-147, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire du visuel en urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.18-25, 2010, 9782281194920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute urbaine dans les années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métropole des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.27-40, 2009, 978-2708408166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The View from the Via Appia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires d’infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-143, 2009, 978-2-296-09187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie en ruine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-81, 2007, 978-2-296-03443-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et art des canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lafon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et infrastructures, la géographie mise à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografik, pp.155-158, 2007, 978-2-916545-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place moderne selon Eugène Hénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Texier-Rideau; Michaël Darin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places de Paris XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.154-158, 2003, 2-913246-45-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est Marne-la-Vallée, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4BA15C3"/>
+    <w:nsid w:val="358B2625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-alonzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084686057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68872138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049957074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris-est.archi.fr/publications/etudes-perspectives/l-architecture-de-la-voie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03437630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-alonzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084686057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68872138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049957074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris-est.archi.fr/publications/etudes-perspectives/l-architecture-de-la-voie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03437630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>