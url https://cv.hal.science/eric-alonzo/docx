--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.541666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Alonzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’École d'architecture de la ville & des territoires Paris-Est - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084686057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68872138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049957074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des écoles nationales supérieures d’architecture et de paysage - École d'architecture de la ville & des territoires Paris-Est, Université Gustave EifflelDirecteur de l’Observatoire de la condition suburbaine (OCS/AUSser UMR 3329 du CNRS)Codirecteur du diplôme de spécialisation et d’approfondissement (DSA) d’architecte-urbanisteCodirecteur éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé de la Mission régionale d’autorité environnementale d’Île-de-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Mention du Prix littéraire René Pechère 2020 pour* L’Architecture de la voie. Histoire et théorie*. Prix bisannuel du livre de jardins et de paysage décerné par le Centre international pour la ville, l'architecture et le paysage (CIVA) et la Fondation René Pechère, Bruxelles . Jury : François Chaslin (président), Florence André, Alexandre Chemetoff, Nathalie de Harlez, Nicole d’Huart, Michael Jakob, Barbara de Nicolaÿ, Yaron Pesztat, Nicolas de Villenfagne, Ursula Wieser-Benedetti et Didier Wirth.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 First European Prize Manuel de Solà-Morales, prix de la meilleure thèse en urbanisme soutenue de 2012 à 2015 en Europe, décerné par l'ETSAB-UPC, Barcelone. Jury : Jean-Louis Cohen (président), Maria Rubert de Ventós et Kris Scheerlinck.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Thèse de doctorat en architecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture de la voie. Histoire et théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Picon et Sébastien Marot (directeurs de thèse), Université Paris Est. Jury : Jean‑Louis Cohen (président), Éric Charmes, Jürg Conzett et Marcel Smets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 DEA d’histoire de l’architecture moderne et contemporaine : *La Voie automobile dans les revues d’architecture françaises (1930-1968) : Constitution et abandon d’un savoir spécifique ? *Université Panthéon-Sorbonne. Jury : Dominique Rouillard (directrice d’études), Gérard Monnier, Claude Loupiac, mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Architecte dplg, École d'architecture de Paris-La Défense. Jury : Thierry Mandoul, Pierre Weidknnet, Ariella Masboungi et Thierry Paquot, félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les ronds-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route dans l’angle mort du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ponts, viaducs et infrastructures, 2, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurer les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intimités en ville, 19, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roaditude. Culture de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La route nous fait de l'œil, 11, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.18-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute est naît dans un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers, la revue de France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connect, 73, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIR : un moyen de solidifier les petites agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crédit d'impôt recherche : Qu'est-ce que la recherche en architecture ?, 262, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apories de l'hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.291-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de dessiner la voie pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grands &amp; Ensembles: métamorphose des banlieues, 28, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris métropole, Formes et échelles du Grand Paris (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24-25, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.416, 2021, 978-2-915456-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Building Books; Ecole d'architecture de la ville &amp; des territoires, 480 p., 2020, 978-2-9567815-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.528, 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, 526 p., 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, pp.480, 2016, 978-2-86364-404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, 384 p., 2014, 978-2-915456-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.448, 2011, 978-2-915456-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, pp.176, 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, 170 p., 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do architects do in flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Mix. Explorations of Eight Crossings Around the World: Movements &amp; Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les architectes dans les flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix urbains. Explorations de 8 carrefours dans le monde: mouvements et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023, 978-1-63840-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la rue n'est pas celui du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rues de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.19-27, 2021, 978-2-85978-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France de cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des ronds-points : Meilleurs souvenirs des Trente Glorieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huginn &amp; Muninn, pp.219-223, 2019, 978-2-36480-708-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below Disciplines. The Architecture of Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva Cidália; Ivo Oliveira; Marta Labastida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiências Pedagógicas sobre Território nas Escolas de Arquitetura: de Porto Rico a Belgrado / Pedagogical Experiments on Territory in Architecture Schools: from Porto Rico to Belgrado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Laboratório de paisagens, património e território, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions n’ont pas changé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines modernes de la ville contemporaine. Principes et formes de résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MētissPresses, pp.105-118, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne : la carte, l’édifice et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Muzard; Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Périurbain, espace à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes intégratives et contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choc des mobilités : Histoire croisée au présent des routes intelligentes et des véhicules communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes et Cie, pp.25-30, 2016, Cultures Mobiles, 978-2-84446-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage : Vers un nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.112-119, 2016, 978-2862726823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire barcelonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Lamunière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets risqués. Le pari des infrastructures intégratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.43-48, 2015, 978-2889150663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sur tous les registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9782281194920, Le Moniteur, pp.141-147, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire du visuel en urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.18-25, 2010, 9782281194920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute urbaine dans les années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métropole des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.27-40, 2009, 978-2708408166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The View from the Via Appia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires d’infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-143, 2009, 978-2-296-09187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie en ruine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-81, 2007, 978-2-296-03443-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et art des canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lafon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et infrastructures, la géographie mise à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografik, pp.155-158, 2007, 978-2-916545-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place moderne selon Eugène Hénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Texier-Rideau; Michaël Darin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places de Paris XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.154-158, 2003, 2-913246-45-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est Marne-la-Vallée, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.541666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Alonzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l’École d'architecture de la ville & des territoires Paris-Est - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084686057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68872138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049957074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des écoles nationales supérieures d’architecture et de paysage - École d'architecture de la ville & des territoires Paris-Est, Université Gustave EifflelDirecteur de l’Observatoire de la condition suburbaine (OCS/AUSser UMR 3329 du CNRS)Codirecteur du diplôme de spécialisation et d’approfondissement (DSA) d’architecte-urbanisteCodirecteur éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé de la Mission régionale d’autorité environnementale d’Île-de-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Mention du Prix littéraire René Pechère 2020 pour* L’Architecture de la voie. Histoire et théorie*. Prix bisannuel du livre de jardins et de paysage décerné par le Centre international pour la ville, l'architecture et le paysage (CIVA) et la Fondation René Pechère, Bruxelles . Jury : François Chaslin (président), Florence André, Alexandre Chemetoff, Nathalie de Harlez, Nicole d’Huart, Michael Jakob, Barbara de Nicolaÿ, Yaron Pesztat, Nicolas de Villenfagne, Ursula Wieser-Benedetti et Didier Wirth.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 First European Prize Manuel de Solà-Morales, prix de la meilleure thèse en urbanisme soutenue de 2012 à 2015 en Europe, décerné par l'ETSAB-UPC, Barcelone. Jury : Jean-Louis Cohen (président), Maria Rubert de Ventós et Kris Scheerlinck.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Thèse de doctorat en architecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture de la voie. Histoire et théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Picon et Sébastien Marot (directeurs de thèse), Université Paris Est. Jury : Jean‑Louis Cohen (président), Éric Charmes, Jürg Conzett et Marcel Smets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 DEA d’histoire de l’architecture moderne et contemporaine : *La Voie automobile dans les revues d’architecture françaises (1930-1968) : Constitution et abandon d’un savoir spécifique ? *Université Panthéon-Sorbonne. Jury : Dominique Rouillard (directrice d’études), Gérard Monnier, Claude Loupiac, mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 Architecte dplg, École d'architecture de Paris-La Défense. Jury : Thierry Mandoul, Pierre Weidknnet, Ariella Masboungi et Thierry Paquot, félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route dans l’angle mort du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ponts, viaducs et infrastructures, 2, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les ronds-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurer les flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Intimités en ville, 19, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie est belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roaditude. Culture de la route</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La route nous fait de l'œil, 11, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.18-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CIR : un moyen de solidifier les petites agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crédit d'impôt recherche : Qu'est-ce que la recherche en architecture ?, 262, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute est naît dans un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papiers, la revue de France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connect, 73, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apories de l'hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.291-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de dessiner la voie pour l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcologiK (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grands &amp; Ensembles: métamorphose des banlieues, 28, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marnes, documents d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.228-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris métropole, Formes et échelles du Grand Paris (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24-25, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.416, 2021, 978-2-915456-71-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Building Books; Ecole d'architecture de la ville &amp; des territoires, 480 p., 2020, 978-2-9567815-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.528, 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, 526 p., 2018, 978-2-86364-313-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses; Ecole d'architecture de la ville &amp; des territoires, pp.480, 2016, 978-2-86364-404-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, 384 p., 2014, 978-2-915456-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnes, documents d'architecture. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Villette; Ecole d'architecture de la ville &amp; des territoires, pp.448, 2011, 978-2-915456-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, pp.176, 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rond-point au giratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses, 170 p., 2005, 2-86364-127-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do architects do in flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Mix. Explorations of Eight Crossings Around the World: Movements &amp; Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les architectes dans les flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix urbains. Explorations de 8 carrefours dans le monde: mouvements et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actar, pp.72, 2023, 978-1-63840-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la rue n'est pas celui du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Landau; Youssef Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rues de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.19-27, 2021, 978-2-85978-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France de cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Donat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des ronds-points : Meilleurs souvenirs des Trente Glorieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huginn &amp; Muninn, pp.219-223, 2019, 978-2-36480-708-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below Disciplines. The Architecture of Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva Cidália; Ivo Oliveira; Marta Labastida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiências Pedagógicas sobre Território nas Escolas de Arquitetura: de Porto Rico a Belgrado / Pedagogical Experiments on Territory in Architecture Schools: from Porto Rico to Belgrado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Laboratório de paisagens, património e território, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions n’ont pas changé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racines modernes de la ville contemporaine. Principes et formes de résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MētissPresses, pp.105-118, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire campagne : la carte, l’édifice et le chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Muzard; Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Périurbain, espace à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-341-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes intégratives et contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choc des mobilités : Histoire croisée au présent des routes intelligentes et des véhicules communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes et Cie, pp.25-30, 2016, Cultures Mobiles, 978-2-84446-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage : Vers un nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.112-119, 2016, 978-2862726823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire barcelonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inès Lamunière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets risqués. Le pari des infrastructures intégratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.43-48, 2015, 978-2889150663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue histoire du visuel en urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.18-25, 2010, 9782281194920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover sur tous les registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Masboungi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessine-moi une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9782281194920, Le Moniteur, pp.141-147, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The View from the Via Appia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires d’infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.129-143, 2009, 978-2-296-09187-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoroute urbaine dans les années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métropole des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.27-40, 2009, 978-2708408166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture hydraulique et art des canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lafon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et infrastructures, la géographie mise à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monografik, pp.155-158, 2007, 978-2-916545-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie en ruine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Prelorenzo; Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-81, 2007, 978-2-296-03443-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place moderne selon Eugène Hénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Texier-Rideau; Michaël Darin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places de Paris XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.154-158, 2003, 2-913246-45-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture de la voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alonzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est Marne-la-Vallée, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03437630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="358B2625"/>
+    <w:nsid w:val="B3E6E613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-alonzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084686057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68872138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049957074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris-est.archi.fr/publications/etudes-perspectives/l-architecture-de-la-voie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03437630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-alonzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084686057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68872138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049957074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris-est.archi.fr/publications/etudes-perspectives/l-architecture-de-la-voie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03437630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>