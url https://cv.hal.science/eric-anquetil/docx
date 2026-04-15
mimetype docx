--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -4521,269 +4521,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain adaptation for handwriting trajectory reconstruction from IMU sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024 Workshops, ADAPDA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605593v1</w:t>
+                <w:t xml:space="preserve">hal-04868348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain adaptation for handwriting trajectory reconstruction from IMU sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024 Workshops, ADAPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athènes, Greece. pp.3-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868348v1</w:t>
+                <w:t xml:space="preserve">hal-04605593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Segmentation for Children Handwriting Analysis by Combining Multiple Deep Models with Online Knowledge</w:t>
               </w:r>
@@ -6439,312 +6439,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Visibility Graph for Structural Analysis of Online Handwritten Mathematical Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
+                <w:t xml:space="preserve">ParaFIS:A new online fuzzy inference system based on parallel drift anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IAPR International Conference on Document Analysis and Recognition (ICDAR2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.641-646</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281462v1</w:t>
+                <w:t xml:space="preserve">hal-02183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParaFIS:A new online fuzzy inference system based on parallel drift anticipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Leroy</w:t>
+                <w:t xml:space="preserve">Graph matching over Hypothesis Graphs for the Analysis of Handwritten Arithmetic Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183142v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph matching over Hypothesis Graphs for the Analysis of Handwritten Arithmetic Operations</w:t>
+                <w:t xml:space="preserve">Fuzzy Visibility Graph for Structural Analysis of Online Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">15th IAPR International Conference on Document Analysis and Recognition (ICDAR2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.641-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281511v1</w:t>
+                <w:t xml:space="preserve">hal-02281462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntuiGéo: tuteur intéractif pour la résolution de problèmes de géométrie sur tablette</w:t>
               </w:r>
@@ -6832,204 +6832,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de formules mathématiques manuscrites basée sur des graphes de visibilité floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
+                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Yves Ramel ; Nicolas Ragot; Thomas Pietrzak; Harold Mouchère; Aurélie Lemaitre; Oriol Ramos; Nicholas Journet, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817840v1</w:t>
+                <w:t xml:space="preserve">hal-02541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+                <w:t xml:space="preserve">Segmentation de formules mathématiques manuscrites basée sur des graphes de visibilité floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Yves Ramel ; Nicolas Ragot; Thomas Pietrzak; Harold Mouchère; Aurélie Lemaitre; Oriol Ramos; Nicholas Journet, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541345v1</w:t>
+                <w:t xml:space="preserve">hal-01817840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntuiGéo&amp;quot; : Éditeur de figures géométriques à main levée pour l’apprentissage de la géométrie sur tablette</w:t>
               </w:r>
@@ -7562,122 +7562,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiScript a new digital notebook for learning writing in elementary schools: 1st observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Simonnet</w:t>
+                <w:t xml:space="preserve">Dynamic hand gesture recognition based on 3D pattern assembled trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Graphonomics Society Conference (IGS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Gaeta, Italy. pp.201-204</w:t>
+              <w:t xml:space="preserve">IPTA 2017 - 7th IEEE International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548200v1</w:t>
+                <w:t xml:space="preserve">hal-01666377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
               </w:r>
@@ -7774,135 +7787,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic hand gesture recognition based on 3D pattern assembled trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
+                <w:t xml:space="preserve">IntuiScript a new digital notebook for learning writing in elementary schools: 1st observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2017 - 7th IEEE International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">18th International Graphonomics Society Conference (IGS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Gaeta, Italy. pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666377v1</w:t>
+                <w:t xml:space="preserve">hal-01548200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multistroke Mapping (3DMM): Transfer of Hand-Drawn Pattern Representation for Skeleton-Based Gesture Recognition</w:t>
               </w:r>
@@ -7999,230 +7999,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Simonnet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551684v1</w:t>
+                <w:t xml:space="preserve">hal-01763977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IntuiScript : suivi et aide à l'apprentissage de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t>
+              <w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763977v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
@@ -8562,73 +8562,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">17th Biennal Conference of the International Graphonomics Society (IGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165765v1</w:t>
+                <w:t xml:space="preserve">hal-01238091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
@@ -8752,73 +8752,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennal Conference of the International Graphonomics Society (IGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238091v1</w:t>
+                <w:t xml:space="preserve">hal-01165765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
@@ -8906,226 +8906,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man-Machine Cooperation for the On-Line Training of an Evolving Classifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouillon</w:t>
+                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968257v1</w:t>
+                <w:t xml:space="preserve">hal-01088774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+                <w:t xml:space="preserve">Man-Machine Cooperation for the On-Line Training of an Evolving Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Evolving and Adaptive Intelligent Systems (EAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Linz, Austria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAIS.2014.6867477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088774v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision Strategies for the Online Learning of an Evolving Classifier for Gesture Commands</w:t>
               </w:r>
@@ -9775,265 +9775,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User and System Cross-Learning of Gesture Commands on Pen-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouillon</w:t>
+                <w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Richard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881020v2</w:t>
+                <w:t xml:space="preserve">hal-00959722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+                <w:t xml:space="preserve">User and System Cross-Learning of Gesture Commands on Pen-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.337-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959722v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive hybrid exploration for off-line sketches structure recognition</w:t>
               </w:r>
@@ -10700,347 +10700,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive competitive breadth-first exploration for sketch interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+                <w:t xml:space="preserve">Evaluation of Continuous Marking Menus for Learning Cursive Pen-based Commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGS-The 15th International Graphonomics Society Conference - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico. pp.217-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646120v1</w:t>
+                <w:t xml:space="preserve">hal-00741295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Continuous Marking Menus for Learning Cursive Pen-based Commands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGS-The 15th International Graphonomics Society Conference - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cancun, Mexico. pp.217-220</w:t>
+              <w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741295v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
+                <w:t xml:space="preserve">Interactive competitive breadth-first exploration for sketch interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646137v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous marking menus for learning cursive pen-based gestures</w:t>
               </w:r>
@@ -12506,217 +12506,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
+                <w:t xml:space="preserve">Apprentissage incrémental et synthèse de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Frontiers in Handwriting Recognition (ICFHR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Canada. pp.623-628</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491338v1</w:t>
+                <w:t xml:space="preserve">hal-00335040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental et synthèse de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Almaksour</w:t>
+                <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Frontiers in Handwriting Recognition (ICFHR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Canada. pp.623-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335040v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de réseaux de confusion pour la reconnaissance de phrases manuscrites en-ligne</w:t>
               </w:r>
@@ -12797,51 +12797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12873,429 +12873,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance hybride statistique-structurelle de snogrammes par système d'inférence floue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Macé</w:t>
+                <w:t xml:space="preserve">Hybrid Statistical-Structural On-line Chinese Character Recognition with Fuzzy Inference System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR, Dec 2008, Tampa, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335039v1</w:t>
+                <w:t xml:space="preserve">inria-00322952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Statistical-Structural On-line Chinese Character Recognition with Fuzzy Inference System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+                <w:t xml:space="preserve">Reconnaissance hybride statistique-structurelle de snogrammes par système d'inférence floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAPR, Dec 2008, Tampa, Florida, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00322952v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Extraction Associated with a Confidence Index for On-Line Handwritten Sentence Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouteruche</w:t>
+                <w:t xml:space="preserve">Learning a classifier with very few examples: knowledg based and analogy generation of new exemples for character recognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouch?e</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Graphonomics Society (IGS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582413v1</w:t>
+                <w:t xml:space="preserve">inria-00300717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a classifier with very few examples: knowledg based and analogy generation of new exemples for character recognition.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Miclet</w:t>
+                <w:t xml:space="preserve">Word Extraction Associated with a Confidence Index for On-Line Handwritten Sentence Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the International Graphonomics Society (IGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00300717v1</w:t>
+                <w:t xml:space="preserve">hal-00582413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Confusion Network to Detect and Correct Errors in an On-Line Handwritten Sentence Recognition System</w:t>
               </w:r>
@@ -13376,77 +13376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic On-line Handwriting Generation by Distortions and Analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in 13th Conference of the International Graphonomics Society (IGS2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13465,125 +13465,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization Capacity of Handwritten Outlier Symbols Rejection with Neural Network</w:t>
+                <w:t xml:space="preserve">A Unified Strategy to Deal with Different Natures of Reject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, Hong Kong SAR China. pp.792-795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104310v1</w:t>
+                <w:t xml:space="preserve">hal-00300186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance à la volée de documents structurés manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13599,148 +13608,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9ème Colloque International Francophone sur l'Ecrit et le DocumentColloque International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Strategy to Deal with Different Natures of Reject</w:t>
+                <w:t xml:space="preserve">Generalization Capacity of Handwritten Outlier Symbols Rejection with Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00300186v1</w:t>
+                <w:t xml:space="preserve">inria-00104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori and A Posteriori Integration and Combination of Language Models in an On-line Handwritten Sentence Recognition System</w:t>
               </w:r>
@@ -14644,109 +14644,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MELIDIS: Pattern recognition by intrinsic/discriminant dual modeling based on a hierarchical organization of fuzzy inference systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+                <w:t xml:space="preserve">Reconstitution du parcours du tracé manuscrit hors-ligne de caractères isolés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Pérouse, Italy. pp.2069-2076</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191724v1</w:t>
+                <w:t xml:space="preserve">sic_00001204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique d'une distance d'édition dédiée à la reconnaissance de l'écriture manuscrite</w:t>
               </w:r>
@@ -14801,115 +14807,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution du parcours du tracé manuscrit hors-ligne de caractères isolés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+                <w:t xml:space="preserve">MELIDIS: Pattern recognition by intrinsic/discriminant dual modeling based on a hierarchical organization of fuzzy inference systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, (IPMU'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Pérouse, Italy. pp.2069-2076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001204v1</w:t>
+                <w:t xml:space="preserve">hal-01191724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'adaptation pour l'optimisation de classifieurs flous dans le cadre de la reconnaissance d'écriture manuscrite</w:t>
               </w:r>
@@ -16806,51 +16806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moca&#235;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076399v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-023-00430-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Plamondon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pirlo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Leo Teulings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2664358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Plamondon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O&#8217;reilly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Galbally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheriet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-011-0058-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.53-76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-011-9027-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001409007442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLRBKLB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Harbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serdyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Serre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kre&#223;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Hiegle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Becker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2014.6867477" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39712-7_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881020v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_21" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1943403.1943455" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O'Reilly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763299v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.141" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582413v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001204v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anquetil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047827" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moca&#235;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076399v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-023-00430-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Plamondon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pirlo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Leo Teulings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2664358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Plamondon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O&#8217;reilly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Galbally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheriet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-011-0058-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.53-76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-011-9027-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001409007442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLRBKLB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Harbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serdyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Serre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kre&#223;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Hiegle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Becker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2014.6867477" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39712-7_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881020v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1943403.1943455" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O'Reilly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763299v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.141" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anquetil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047827" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>