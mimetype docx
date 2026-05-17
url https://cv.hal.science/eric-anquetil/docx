--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -962,312 +962,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuDi3D: Curvilinear displacement based approach for online 3D action detection</w:t>
+                <w:t xml:space="preserve">Personal Digital Bodyguards for e-Security, e-Learning and e-Health:A Prospective Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
+                <w:t xml:space="preserve">Rejean Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pirlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Leo Teulings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.633-659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856894v1</w:t>
+                <w:t xml:space="preserve">hal-01767055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Digital Bodyguards for e-Security, e-Learning and e-Health:A Prospective Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CuDi3D: Curvilinear displacement based approach for online 3D action detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Pirlo</w:t>
+                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rémi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767055v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial Special Issue on Drawing and Handwriting Processing for User-Centered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pirlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejean Plamondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,347 +1845,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMISketch: an interactive method for sketch recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in the study of rapid human movements with the kinematic theory: Applications to handwriting and signature synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+                <w:t xml:space="preserve">Réjean Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Galbally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (78-90), pp.13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 35, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933697v1</w:t>
+                <w:t xml:space="preserve">hal-00801866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of fuzzy spatial relations between handwritten patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">IMISketch: an interactive method for sketch recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2)</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (78-90), pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735545v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the study of rapid human movements with the kinematic theory: Applications to handwriting and signature synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Anquetil</w:t>
+                <w:t xml:space="preserve">Learning of fuzzy spatial relations between handwritten patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801866v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Specifications for Automatic Recognition Software: An Example of a User-Centred Design</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBF49 feature set: A first unified baseline for online symbol recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILClass: Error-Driven Antecedent Learning For Evolving Takagi-Sugeno Classification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,300 +2576,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting on-the-fly interpretation to design technical documents in a mobile context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+                <w:t xml:space="preserve">Improving Premise Structure in Evolving Takagi-Sugeno Neuro-Fuzzy Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-011-0058-4⟩</w:t>
+              <w:t xml:space="preserve">Evolving Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12530-011-9027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741946v1</w:t>
+                <w:t xml:space="preserve">hal-00741483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'inférence floue auto-évolutifs : apprentissage incrémental pour la reconnaissance de gestes manuscrits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+                <w:t xml:space="preserve">Exploiting on-the-fly interpretation to design technical documents in a mobile context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.53-76. </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3-4), pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.14.2.53-76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-011-0058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741270v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Premise Structure in Evolving Takagi-Sugeno Neuro-Fuzzy Classifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Systèmes d'inférence floue auto-évolutifs : apprentissage incrémental pour la reconnaissance de gestes manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolving Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1), pp.25-33. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.53-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12530-011-9027-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.14.2.53-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741483v1</w:t>
+                <w:t xml:space="preserve">hal-00741270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance en-ligne d'écriture manuscrite.</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation à la volée de schémas manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eager interpretation of on-line hand-drawn structured documents: The DALI methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3384,256 +3384,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de tracés manuscrits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+                <w:t xml:space="preserve">Writer Style Adaptation in On-line Handwriting Recognizers by a Fuzzy Mechanism Approach : The ADAPT Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001407005326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00137981v1</w:t>
+                <w:t xml:space="preserve">hal-00463225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writer Style Adaptation in On-line Handwriting Recognizers by a Fuzzy Mechanism Approach : The ADAPT Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Reconnaissance de tracés manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218001407005326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463225v1</w:t>
+                <w:t xml:space="preserve">inria-00137981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de classification hybride interprétable par construction automatique de systèmes d'inférence floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3800,390 +3800,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write on Paper and Get the Online Digital Trace: A New Era for Handwriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Soullard</w:t>
+                <w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Barchouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Serdyuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGS 2025 - 22nd Conference of the International Graphonomics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alexandroupolis, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98281-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251666v1</w:t>
+                <w:t xml:space="preserve">hal-05455672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of IntuiSketch ITS with teacher's planned sequence to improve learning by drawing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Barchouch</w:t>
+                <w:t xml:space="preserve">Write on Paper and Get the Online Digital Trace: A New Era for Handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swan Serre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanja Harbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Serdyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the International Graphonomics Society (IGS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IGS 2025 - 22nd Conference of the International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455715v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Enhancement of IntuiSketch ITS with teacher's planned sequence to improve learning by drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Barchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Conference of the International Graphonomics Society (IGS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455672v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture-of-experts for handwriting trajectory reconstruction from IMU sensors</w:t>
               </w:r>
@@ -4864,90 +4864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the on-device Handwriting Trajectory Reconstruction of the Sensor Enhanced Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Serdyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Kreß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micha Hiegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Harbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5735,731 +5735,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'approches « transparentes » et basées « Deep Learning » pour l'analyse automatisée de productions graphiques d'élèves dans le contexte de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Corbillé</w:t>
+                <w:t xml:space="preserve">Drift anticipation with forgetting to improve evolving fuzzy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIFED 2020 - Symposium International Francophone sur l’Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992931v1</w:t>
+                <w:t xml:space="preserve">hal-02974253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiGeo: Interactive tutor for online geometry problems resolution on pen-based tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Santiago de compostela, Spain. pp.1842 - 1849</w:t>
+              <w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544384v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Writing Dynamics in CNN for Online Children Handwriting Recognition</w:t>
+                <w:t xml:space="preserve">Hybridation d'approches « transparentes » et basées « Deep Learning » pour l'analyse automatisée de productions graphiques d'élèves dans le contexte de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Nerdeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">SIFED 2020 - Symposium International Francophone sur l’Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940236v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance for the analysis of children’s on-line handwritten arithmetical operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
+                <w:t xml:space="preserve">IntuiGeo: Interactive tutor for online geometry problems resolution on pen-based tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de compostela, Spain. pp.1842 - 1849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931889v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a bi-dimensional grammar for online interpretation of structured documents: application on architecture plans and geometry domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Graph Edit Distance for the analysis of children’s on-line handwritten arithmetical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.325 - 330</w:t>
+              <w:t xml:space="preserve">17th International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929753v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift anticipation with forgetting to improve evolving fuzzy system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Leroy</w:t>
+                <w:t xml:space="preserve">Integrating Writing Dynamics in CNN for Online Children Handwriting Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nerdeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974253v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of a bi-dimensional grammar for online interpretation of structured documents: application on architecture plans and geometry domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.325 - 330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140303v1</w:t>
+                <w:t xml:space="preserve">hal-02929753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParaFIS:A new online fuzzy inference system based on parallel drift anticipation</w:t>
               </w:r>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6661,51 +6661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IAPR International Conference on Document Analysis and Recognition (ICDAR2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.641-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6832,813 +6832,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+                <w:t xml:space="preserve">Détection précoce d'actions squelettiques 3D dans un flot non segmenté à base de modèles curvilignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RFIAP 2018 Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541345v1</w:t>
+                <w:t xml:space="preserve">hal-01867937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de formules mathématiques manuscrites basée sur des graphes de visibilité floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
+                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Yves Ramel ; Nicolas Ragot; Thomas Pietrzak; Harold Mouchère; Aurélie Lemaitre; Oriol Ramos; Nicholas Journet, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817840v1</w:t>
+                <w:t xml:space="preserve">hal-02541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiGéo&amp;quot; : Éditeur de figures géométriques à main levée pour l’apprentissage de la géométrie sur tablette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Corbillé</w:t>
+                <w:t xml:space="preserve">Segmentation de formules mathématiques manuscrites basée sur des graphes de visibilité floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Renault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Yves Ramel ; Nicolas Ragot; Thomas Pietrzak; Harold Mouchère; Aurélie Lemaitre; Oriol Ramos; Nicholas Journet, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900050v1</w:t>
+                <w:t xml:space="preserve">hal-01817840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time interpretation of geometric shapes for digital learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IntuiGéo&amp;quot; : Éditeur de figures géométriques à main levée pour l’apprentissage de la géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICPRAI (Int. Conf. on PR &amp; AI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreal, Canada. pp.31-36</w:t>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816617v1</w:t>
+                <w:t xml:space="preserve">hal-01900050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental et reconnaissance d'écriture manuscrite à la volée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Leroy</w:t>
+                <w:t xml:space="preserve">Real-time interpretation of geometric shapes for digital learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international français de l'écrit et du document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">in Proc. ICPRAI (Int. Conf. on PR &amp; AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreal, Canada. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819297v1</w:t>
+                <w:t xml:space="preserve">hal-01816617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time interpretation of hand-drawn sketches with extended hierarchical bi-dimensional grammar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Krichen</w:t>
+                <w:t xml:space="preserve">Apprentissage incrémental et reconnaissance d'écriture manuscrite à la volée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, NIAGARA FALLS, United States. pp.273-278</w:t>
+              <w:t xml:space="preserve">Symposium international français de l'écrit et du document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917888v1</w:t>
+                <w:t xml:space="preserve">hal-01819297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce d'actions squelettiques 3D dans un flot non segmenté à base de modèles curvilignes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
+                <w:t xml:space="preserve">Real-time interpretation of hand-drawn sketches with extended hierarchical bi-dimensional grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Kulpa</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018 Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, NIAGARA FALLS, United States. pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867937v1</w:t>
+                <w:t xml:space="preserve">hal-01917888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hand gesture recognition based on 3D pattern assembled trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7888,90 +7888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multistroke Mapping (3DMM): Transfer of Hand-Drawn Pattern Representation for Skeleton-Based Gesture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Automatic Face and Gesture Recognition (FG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Washington, DC., United States. pp.462 - 467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,669 +8264,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374376v1</w:t>
+                <w:t xml:space="preserve">hal-01398762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIF3D: Handwriting-Inspired Features for 3D Skeleton-Based Action Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
+                <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376113v1</w:t>
+                <w:t xml:space="preserve">hal-01374376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+                <w:t xml:space="preserve">HIF3D: Handwriting-Inspired Features for 3D Skeleton-Based Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398762v1</w:t>
+                <w:t xml:space="preserve">hal-01376113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Analysis with Online Fuzzy Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouillon</w:t>
+                <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennal Conference of the International Graphonomics Society (IGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238091v1</w:t>
+                <w:t xml:space="preserve">hal-01243992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+                <w:t xml:space="preserve">Handwriting Analysis with Online Fuzzy Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">17th Biennal Conference of the International Graphonomics Society (IGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165768v1</w:t>
+                <w:t xml:space="preserve">hal-01238091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Analysis with Online Fuzzy Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouillon</w:t>
+                <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165765v1</w:t>
+                <w:t xml:space="preserve">hal-01165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+                <w:t xml:space="preserve">Handwriting Analysis with Online Fuzzy Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243992v1</w:t>
+                <w:t xml:space="preserve">hal-01165765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
               </w:r>
@@ -9576,226 +9576,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des techniques d'oubli dans les moindres carrés récursifs pour l'apprentissage incrémental de systèmes d'inférence floue évolutifs : application à la reconnaissance de formes</w:t>
+                <w:t xml:space="preserve">Decremental Learning of Evolving Fuzzy Inference Systems, Application to Handwritten Gestures Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Machine Learning and Data Mining (MLDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New-York, United States. pp.115-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39712-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788937v1</w:t>
+                <w:t xml:space="preserve">hal-00821990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decremental Learning of Evolving Fuzzy Inference Systems, Application to Handwritten Gestures Recognition</w:t>
+                <w:t xml:space="preserve">Étude des techniques d'oubli dans les moindres carrés récursifs pour l'apprentissage incrémental de systèmes d'inférence floue évolutifs : application à la reconnaissance de formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Machine Learning and Data Mining (MLDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39712-7_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00821990v1</w:t>
+                <w:t xml:space="preserve">hal-00788937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t>
               </w:r>
@@ -10013,540 +10013,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive hybrid exploration for off-line sketches structure recognition</w:t>
+                <w:t xml:space="preserve">Optimisation de l'analyse en largeur pour une approche structurelle d'interprétation de croquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.569-574</w:t>
+              <w:t xml:space="preserve">RFIA 2012 : Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738470v1</w:t>
+                <w:t xml:space="preserve">hal-00646764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ney Renau-Ferrer</w:t>
+                <w:t xml:space="preserve">Competitive hybrid exploration for off-line sketches structure recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.569-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708750v1</w:t>
+                <w:t xml:space="preserve">hal-00738470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ILGDB database of realistic pen-based gestural commands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney Renau-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR2012 - 21st International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.3741-3744</w:t>
+              <w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802340v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et mémorisation de commandes gestuelles graphiques semi-configurables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ILGDB database of realistic pen-based gestural commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ney Renau-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document 2012 (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICPR2012 - 21st International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.3741-3744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741311v1</w:t>
+                <w:t xml:space="preserve">hal-00802340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decremental Learning of Evolving Fuzzy Inference Systems Using a Sliding Window</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bouillon</w:t>
+                <w:t xml:space="preserve">Reconnaissance et mémorisation de commandes gestuelles graphiques semi-configurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document 2012 (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742570v1</w:t>
+                <w:t xml:space="preserve">hal-00741311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Analysis Based On A Breadth-First Exploration For A Structural Approach Of Sketches Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10575,195 +10566,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Gold Coast, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'analyse en largeur pour une approche structurelle d'interprétation de croquis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+                <w:t xml:space="preserve">Decremental Learning of Evolving Fuzzy Inference Systems Using a Sliding Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 : Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eleventh International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Boca Raton, United States. pp.598-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2012.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646764v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Continuous Marking Menus for Learning Cursive Pen-based Commands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10814,51 +10814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,51 +10922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive competitive breadth-first exploration for sketch interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous marking menus for learning cursive pen-based gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Sekkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,601 +11124,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Handwritten Gesture Generation Using Sigma-Lognormal Model for Evolving Handwriting Classifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+                <w:t xml:space="preserve">Fuzzy relative positioning templates for symbol recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial Conference of the International Graphonomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Internation Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741573v1</w:t>
+                <w:t xml:space="preserve">inria-00620087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy relative positioning templates for symbol recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">Synthetic Handwritten Gesture Generation Using Sigma-Lognormal Model for Evolving Handwriting Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">15th Biennial Conference of the International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00620087v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'inférence floue auto-évolutifs : apprentissage incrémental pour la reconnaissance de gestes manuscrits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
+                <w:t xml:space="preserve">Modélisation du positionnement relatif de tracés manuscrits par morphologie mathématique floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Tunisie. pp.00</w:t>
+              <w:t xml:space="preserve">17ème congrès francophone Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491320v1</w:t>
+                <w:t xml:space="preserve">inria-00458114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizable Pen-Based Interface Using Life-Long Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+                <w:t xml:space="preserve">Systèmes d'inférence floue auto-évolutifs : apprentissage incrémental pour la reconnaissance de gestes manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kolkata, India. pp.188-193</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Tunisie. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582441v1</w:t>
+                <w:t xml:space="preserve">hal-00491320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning spatial relationships in hand-drawn patterns using fuzzy mathematical morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">Personalizable Pen-Based Interface Using Life-Long Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Soft Computing and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kolkata, India. pp.188-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545062v1</w:t>
+                <w:t xml:space="preserve">hal-00582441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Premise Structure in Evolving Takagi-Sugeno Neuro-Fuzzy Classifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+                <w:t xml:space="preserve">Learning spatial relationships in hand-drawn patterns using fuzzy mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning and Applications ICMLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, washington, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763296v1</w:t>
+                <w:t xml:space="preserve">inria-00545062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Fuzzy Classifiers: Application to Incremental Learning of Handwritten Gesture Recognition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,757 +11776,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust learning algorithm for evolving first-order Takagi-Sugeno fuzzy classifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Improving Premise Structure in Evolving Takagi-Sugeno Neuro-Fuzzy Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning and Applications ICMLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763299v1</w:t>
+                <w:t xml:space="preserve">hal-00763296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du positionnement relatif de tracés manuscrits par morphologie mathématique floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">A robust learning algorithm for evolving first-order Takagi-Sugeno fuzzy classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès francophone Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00458114v1</w:t>
+                <w:t xml:space="preserve">hal-00763299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Incremental Learning Strategy Driven by Confusion Reject for Online Handwriting Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
+                <w:t xml:space="preserve">Design of a framework using InkML for pen-based interaction in a collaborative environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Spain. pp.81-85</w:t>
+              <w:t xml:space="preserve">International Conference on Human Computer Interaction (HCI International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491335v1</w:t>
+                <w:t xml:space="preserve">hal-00582427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Relative Positioning of Handwritten Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+                <w:t xml:space="preserve">Fast Incremental Learning Strategy Driven by Confusion Reject for Online Handwriting Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial Conference of the International Graphonomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.122-127</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Spain. pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417806v1</w:t>
+                <w:t xml:space="preserve">hal-00491335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALLIMUSIC, UN SYSTEME DE SAISIE DE PARTITION PAR INTERACTION ORIENTEE STYLET</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modeling Relative Positioning of Handwritten Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Biennial Conference of the International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133593v1</w:t>
+                <w:t xml:space="preserve">inria-00417806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling out-of-vocabulary words and recognition errors based on word linguistic context for handwritten sentence recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
+                <w:t xml:space="preserve">CALLIMUSIC, UN SYSTEME DE SAISIE DE PARTITION PAR INTERACTION ORIENTEE STYLET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.466-470</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582433v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit fuzzy modeling of shapes and positioning for handwritten Chinese character recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaye</w:t>
+                <w:t xml:space="preserve">Handling out-of-vocabulary words and recognition errors based on word linguistic context for handwritten sentence recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Internationl Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.466-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00399305v1</w:t>
+                <w:t xml:space="preserve">hal-00582433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a framework using InkML for pen-based interaction in a collaborative environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheriet</w:t>
+                <w:t xml:space="preserve">Explicit fuzzy modeling of shapes and positioning for handwritten Chinese character recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Computer Interaction (HCI International)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Internationl Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. pp.1121--1125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582427v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage incrémental et synthèse de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
               </w:r>
@@ -12879,64 +12879,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Statistical-Structural On-line Chinese Character Recognition with Fuzzy Inference System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13063,429 +13063,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a classifier with very few examples: knowledg based and analogy generation of new exemples for character recognition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic On-line Handwriting Generation by Distortions and Analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Mouch?e</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in 13th Conference of the International Graphonomics Society (IGS2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00300717v1</w:t>
+                <w:t xml:space="preserve">inria-00300700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Extraction Associated with a Confidence Index for On-Line Handwritten Sentence Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouteruche</w:t>
+                <w:t xml:space="preserve">Learning a classifier with very few examples: knowledg based and analogy generation of new exemples for character recognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouch?e</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Graphonomics Society (IGS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582413v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00300717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Confusion Network to Detect and Correct Errors in an On-Line Handwritten Sentence Recognition System</w:t>
+                <w:t xml:space="preserve">Word Extraction Associated with a Confidence Index for On-Line Handwritten Sentence Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.382-386</w:t>
+              <w:t xml:space="preserve">Conference of the International Graphonomics Society (IGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582384v1</w:t>
+                <w:t xml:space="preserve">hal-00582413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic On-line Handwriting Generation by Distortions and Analogy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabri Bayoudh</w:t>
+                <w:t xml:space="preserve">Use of a Confusion Network to Detect and Correct Errors in an On-Line Handwritten Sentence Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in 13th Conference of the International Graphonomics Society (IGS2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.10-13</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.382-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00300700v2</w:t>
+                <w:t xml:space="preserve">hal-00582384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Strategy to Deal with Different Natures of Reject</w:t>
               </w:r>
@@ -13562,51 +13562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance à la volée de documents structurés manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13821,51 +13821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Relative Positioning for On-Line Handwritten Stroke Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13998,51 +13998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Knowledge about Handwritten Letters can be Used to Recover their Drawing Order ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14106,51 +14106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14169,872 +14169,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten gesture recognition driven by spatial context of strokes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouteruche</w:t>
+                <w:t xml:space="preserve">Statistical Language Models for On-line Handwritten Sentence Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Document Analysis and Recognition (ICDAR 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.1221-1225</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.516-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191720v1</w:t>
+                <w:t xml:space="preserve">hal-00580641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de l'écriture manuscrite hors-ligne par reconstruction de l'ordre du tracé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+                <w:t xml:space="preserve">Writer Style Adaptation of On-line Handwriting Recognizers: A Fuzzy Mechanism Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.401-404</w:t>
+              <w:t xml:space="preserve">International Graphonomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Salerno, Italy. pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000740v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00300474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line writer adaptation for handwriting recognition using fuzzy inference systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Handwritten gesture recognition driven by spatial context of strokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Document Analysis and Recognition - ICDAR'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Seoul/Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Document Analysis and Recognition (ICDAR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.1221-1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001246v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Language Models for On-line Handwritten Sentence Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solen Quiniou</w:t>
+                <w:t xml:space="preserve">Reconnaissance de l'écriture manuscrite hors-ligne par reconstruction de l'ordre du tracé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carbonnel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Seoul, South Korea. pp.516-520</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.401-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580641v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writer Style Adaptation of On-line Handwriting Recognizers: A Fuzzy Mechanism Approach</w:t>
+                <w:t xml:space="preserve">On-line writer adaptation for handwriting recognition using fuzzy inference systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Graphonomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Salerno, Italy. pp.193-197</w:t>
+              <w:t xml:space="preserve">8th International Conference on Document Analysis and Recognition - ICDAR'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Seoul/Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00300474v1</w:t>
+                <w:t xml:space="preserve">inria-00001246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution du parcours du tracé manuscrit hors-ligne de caractères isolés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
+                <w:t xml:space="preserve">Étude des mécanismes d'adaptation pour l'optimisation de classifieurs flous dans le cadre de la reconnaissance d'écriture manuscrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes rencontres francophones sur la Logique Floue et ses Applications (LFA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nantes, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001204v1</w:t>
+                <w:t xml:space="preserve">hal-01191732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique d'une distance d'édition dédiée à la reconnaissance de l'écriture manuscrite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carbonnel</w:t>
+                <w:t xml:space="preserve">Reconstitution du parcours du tracé manuscrit hors-ligne de caractères isolés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001198v1</w:t>
+                <w:t xml:space="preserve">sic_00001204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MELIDIS: Pattern recognition by intrinsic/discriminant dual modeling based on a hierarchical organization of fuzzy inference systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique d'une distance d'édition dédiée à la reconnaissance de l'écriture manuscrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Pérouse, Italy. pp.2069-2076</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191724v1</w:t>
+                <w:t xml:space="preserve">sic_00001198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes d'adaptation pour l'optimisation de classifieurs flous dans le cadre de la reconnaissance d'écriture manuscrite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">MELIDIS: Pattern recognition by intrinsic/discriminant dual modeling based on a hierarchical organization of fuzzy inference systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres francophones sur la Logique Floue et ses Applications (LFA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Nantes, France. pp.93-100</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, (IPMU'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Pérouse, Italy. pp.2069-2076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191732v1</w:t>
+                <w:t xml:space="preserve">hal-01191724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Hybrid Classifier Based on Hierarchical Fuzzy Modeling: Experiments on On-Line Handwritten Character Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15072,51 +15072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison hiérarchique de systèmes d'inférence floue : application à la reconnaissance en-ligne de chiffres manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15239,191 +15239,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation automatique des connaissances par systèmes d'inférence floue hiérarchisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A new hybrid learning method for fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Mons, Belgique. pp.105-111</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.1380-1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191744v1</w:t>
+                <w:t xml:space="preserve">hal-01191729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid learning method for fuzzy decision trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modélisation automatique des connaissances par systèmes d'inférence floue hiérarchisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Fuzzy Systems (FUZZ'IEEE 01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.1380-1383</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Mons, Belgique. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191729v1</w:t>
+                <w:t xml:space="preserve">hal-01191744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15441,51 +15441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of semi-structured hand-drawn sketches for the conception of a Pen-Based Intelligent Tutorial System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Barchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15530,243 +15530,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système tutoriel intelligent pour l'apprentissage par croquis Projet Sketch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Barchouch</w:t>
+                <w:t xml:space="preserve">Domain adaptation for pen trajectory reconstruction from kinematic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIFED 2023 – Symposium International Francophone sur l’Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129595v1</w:t>
+                <w:t xml:space="preserve">hal-04125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain adaptation for pen trajectory reconstruction from kinematic sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+                <w:t xml:space="preserve">Système tutoriel intelligent pour l'apprentissage par croquis Projet Sketch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Barchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIFED 2023 – Symposium International Francophone sur l’Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125711v1</w:t>
+                <w:t xml:space="preserve">hal-04129595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and segmentation of children handwriting</w:t>
               </w:r>
@@ -15841,230 +15841,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">IntuiGéo: tuteur intelligent pour l'apprentissage de la géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Second colloque scientifique e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02293720v1</w:t>
+                <w:t xml:space="preserve">hal-02500363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntuiGéo: tuteur intelligent pour l'apprentissage de la géométrie sur tablette</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Réduire l’effet de conformité au groupe pour améliorer l’apprentissage dans l’enseignement par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Corbillé</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second colloque scientifique e-FRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500363v1</w:t>
+                <w:t xml:space="preserve">halshs-02293720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation temps-réel de la production de schémas géométriques pour le Digital Learning</w:t>
               </w:r>
@@ -16311,51 +16311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16558,51 +16558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prototyping and Focused Discriminating Strategy for Pattern Recognition and one Instantiation: the MELIDIS System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16806,51 +16806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moca&#235;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076399v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-023-00430-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Plamondon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pirlo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Leo Teulings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2664358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Plamondon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O&#8217;reilly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Galbally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheriet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-011-0058-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.53-76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-011-9027-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001409007442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLRBKLB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Harbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serdyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Serre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kre&#223;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Hiegle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Becker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2014.6867477" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39712-7_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881020v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741311v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1943403.1943455" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O'Reilly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763299v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.141" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580641v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anquetil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047827" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moca&#235;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076399v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-023-00430-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-022-00409-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02875166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Plamondon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pirlo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Leo Teulings" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2664358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.12.094" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Plamondon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O&#8217;reilly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Galbally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheriet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-011-9027-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-011-0058-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.53-76" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001409007442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLRBKLB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Harbaum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serdyuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Serre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kre&#223;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Hiegle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Becker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nerdeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931889v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183142v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01917888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2014.6867477" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39712-7_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881020v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2012.110" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Sekkal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1943403.1943455" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O'Reilly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458114v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491320v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763296v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133593v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582433v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.141" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582384v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000740v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anquetil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047827" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500363v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203527_0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>