--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC BADEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE à l'UMR 547 PIAF (INRAE Clermont-Ferrand, France) - Directeur du GDR 3544 Sciences du Bois- Animateur de l'équipe MECA dans l'UMR PIAF- Membre nommé du Conseil Scientifique de FCBA- Membre élu du Conseil Scientifique du Département ECODIV (INRAE)- Membre du Managing Board de Peer Community in Forest&Wood Sciences- Membre du Conseil Scientifique des utilisateurs INRAE du synchrotron SOLEIL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2282-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130893250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305608095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000042160388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomecanique et hydraulique de l'arbre. Issu d'une formation initiale de mécanique, je m'intéresse aux problèmes mécaniques et hydrauliques qui se posent à un arbre au cours de son développement. Les thématiques abordées touchent la mécanoperception, la signalisation intra-arbre, la croissance. Je pilote actuellement une ANR sur le rôle des contraintes mécaniques imposées par l'écorce sur le fonctionnement du cambium (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-22-CE13-0034</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Avec les collegues hydrauliciens de l'unité, je m'intéresse par ailleurs aux déterminants physiques du phénomène de cavitation et de propagation de l'embolie gazeuse au sein du réseau hydraulique de l'arbre, en particulier dans les vaisseaux et trachéides du bois et des feuilles.Outre mes publications, l'essentiel de mes travaux a été synthétisé en 2021 dans mon manuscript d'Habilitation à Diriger des Recherches que vosu pouvez trouver ici </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/tel-03288293v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Par ailleurs, je suis depuis 2021, Directeur du GDR Sciences du Bois (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gdr-sciences-du-bois.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), structure d'animation scientifique interdisciplinaire qui regroupe les laboratoires francophones dont l'un des mots clef est &amp;quot;le bois&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les projets auxquels j'ai participés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 Projet FISABI. Emergence UCA Cap 2025. Porteur : R. Moutou Pitti (UCA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 Projet ANR CEMACam. ANR-22-CE13-0034. Porteur E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 Programme “Vent Debout”. Institut Francais du Caoutchouc. Porteur E. Badel (INRAE-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Projet « Petoncle ». Projet d’Eude pour un nouvel aménagement à Clermont. Métropole Clermont-Communauté. Porteur : T. Ameglio (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Programme ANR International “AcouFollow”: Analysis of freezing induced xylem dysfunction and repair in shrub, conifer and deciduous trees. Porteur T. Ameglio (INRAE, PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 	Projet “VolcAntraco”. Végétation carbonisée par les volcans de la chaine des Puys (Holocène). INRAP PAS R132322. Porteur : M. Cabanis (INRAP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Programme « Le bois d’agroforesterie ». Fondation de France. Porteurs : R. Marchal (LAboMap-ENSAM) et E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 Programme ANR “PhySap”: Physics of sap ascent: Mechanisms and biomimetics. Porteur X. Noblin (CNRS, Nice)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Projet “Moonstone”. INRAE. Porteur A. Barbacci (INRAE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Programme ANR &amp;quot;Hydroleaks&amp;quot;: Understanding the combined effects of drought and heat stresses on tree mortality &amp;quot;. Porteur: H. Cochard (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Projet « Sap-In » Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA. Projet Région Auvergne-Rhône-Alpes. Porteur : H. Cochard (INRA-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Projet « BrancheMove ». Monitoring des déformations des branches en milieu urbain. Fédération de Recherches pour l’Environnement. Porteur : E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 Projet CNRS PEPS « RUMO ». Rupture 3D en milieux viscoélastiques orthotropes. Porteur R. Moutou-Pitti (Institut Pascal, Clermont Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Programme AFORCE avec Nico Martin, Hervé..</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Projet « Thigmoimmunité » : Rôle de la mécanoperception dans la réponse immunitaire précoce des plantes. SPE-INRA. Porteur A. Barbacci (INRA-LIPM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Projet Revivre « Valorisation des collections d’herbiers pour la régénération d’espèces végétales éteintes, approche méthodologique ». IDEX Super. Porteur : S. Muller (Museum Histoire Naturelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Projet SeedRoot « Croissance des racines et des graines sous contraintes : exploration par imagerie 3D » CPER. Porteurs E. Badel, V. Legué, C. Girousse (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 FP7-PEOPLE-2013-IOF. Rosana Lopez. Hydropit. &amp;quot;Plasticity and adaptation of hydraulic traits to overcome climate change&amp;quot;. 2015-2018. Porteur H. Cochard (INRA-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Projet CNRS InPhyNiti « Arbre ». Porteur : C. Eloy (CNRS Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 Task leader dans le Programme ANR blanc jeune chercheur &amp;quot;ARTIS: Couplages poro-élastiques dans les tissus végétaux artificiels et réels&amp;quot;. Porteur: G. Guéna (IUSTI-CNRS Marseille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Programme ANR blanc &amp;quot;FOR-WIND&amp;quot;: Adaptation of forest management to wind risk &amp;quot;. Porteur: M. Fournier (INRA-LERFOB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Programme ANR blanc international &amp;quot;Acoufreeze&amp;quot;: Suivi des stress liés au gel chez les arbres par l'analyse de la forme des ondes des émissions acoustiques&amp;quot;. Porteur: T. Améglio (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Projet Innovant EFPA : Réponse impulsionnelle de l'activité cambiale à des sollicitations mécaniques : méthodologies de suivi in-situ et conséquences fonctionnelles sur les propriétés mécaniques et hydrauliques. Porteur E. Badel (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Programme ANR blanc &amp;quot;Pitbulles&amp;quot;: Déterminismes biophysiques et moléculaires de la sensibilité à l'embolie chez les arbres&amp;quot;.  Porteur: H. Cochard (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 Programme ANR blanc &amp;quot;Senzo : Perception des oscillations mécaniques par les plantes : sensibilité fréquentielle et accommodation&amp;quot;. Porteur: B. Moulia (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 Programme BQR Université Henri-Poincaré. &amp;quot;Prédiction des propriétés thermo-hydriques des matériaux à base de fibres naturelles à partir de leur structure tri-dimensionnelle&amp;quot;. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 Action Nouvelle Soutenue &amp;quot;Développement et utilisation de la microtomographie X pour la caractérisation de la microstructure des matériaux cellulaires et fibreux. Application à des relations structure-propriété&amp;quot;. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 Projet &amp;quot;émergent&amp;quot;. Relations climat-propriétés dans le cadre des changements climatiques Région Lorraine. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 Programme Européen &amp;quot;Oak-key&amp;quot; CT 95-0823: &amp;quot;New silvicultural alternatives in young oak high forests consequences on high quality timber production&amp;quot;. Porteur F. Colin (INRA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-2000 Convention DERF-ENGREF n° 01.40.30/96: Programme Bois Matériau. &amp;quot;Effet de la composition chimique, de l'ultra-structure et de la structure anatomique sur quelques propriétés de base du matériau bois&amp;quot;. Porteur P. Perré (ENGREF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 Convention Chêne ONF-INRA: &amp;quot;Sylviculture et Qualité du bois de Chêne&amp;quot;. Porteur G. Nepveu (INRA).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 378, pp.111019. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Téraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schliebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nadim Kamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the perception of wind only as a meteorological hazard: importance of mechanobiology for biomass allocation, forest ecology and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouhá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01271-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual potential induced by stem bending: Douglas-fir versus poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.1601-1608. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02569-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of wetwood formation in silver fir (Abies alba Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining engineering and wood science for the conservation of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors-série, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of lignification, tissue arrangement patterns, and cross-sectional area to whole-stem mechanical properties in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Asaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (5), pp.773-783. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-024-01543-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wood formation to bending: a matter of dose and sensitivity adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.1137-1150. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02541-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interclonal variability in sensitivity to wind breakage: Comparative analysis of the mechanical behaviour of stems of two Hevea clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 562, pp.121934. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.121934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical and experimental methods to characterise the mechanical behaviour of the $Mona\ Lisa$: a method to enhance the conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.376-386. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.308/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748026v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism and bubble formation during freezing suggest complex dynamics of pressure in Betula pendula stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (18), pp.5840-5853. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIR-hyperspectral camera analyses for differencing agroforestry and forestry poplar woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-023-00877-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scots pines colonizing the harsh environment of volcano slopes increased their hydraulic safety margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtè Sévérien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Menezes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-023-02452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: methodological analysis of bending experiments on inclined standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.354.a36912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of plant axes and crowns through tropisms and elasticity: an example of morphogenetic plasticity beyond the Shoot Apical Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2354-2379. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation analyses of extractive contents by NIR-spectroscopy bring out the differences between agroforestry and forestry walnut ( Juglans regia × nigra ) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (9), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2022-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laccase pre-treatment on the mechanical properties of lignin-based agrocomposites reinforced with wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.115876. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Kraft lignin and corn cob agro-residue on the properties of injected-moulded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.114421. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrical resistivity tomography to detect wetwood and estimate moisture content in silver fir (Abies alba Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01078-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1384-1399. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (17), 13 p;. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionnier d'une &amp;quot;science de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lundi 8 juillet 2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète et fascinante des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mardi 26/02/20109, pp.85N08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-stressed or not, the mechanical acclimation is a priority requirement for trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1776-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die hard: timberline conifers survive annual winter embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the open vessel artefact in centrifuge-based measurement of embolism resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Flavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive and Fast Vibration Phenotyping of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Langre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penalver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Frachisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.10. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2019/6379693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins and water control in drought-stressed poplar leaves: A glimpse into the extraxylem vascular territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Muries Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments for bio-based composites with lignosulfonates matrix and corn cob fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.539--545. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree crowns grow into self-similar shapes controlled by gravity and light sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (142), 10 p. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2017.0976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots bizarroïdes en B D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duhoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (Trimestre 2), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal poroelastic mechanism for hydraulic signals in biomimetic and natural branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (42), 6 p. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1707675114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive measurement of vulnerability to drought-induced embolism by x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170 (1), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.15.00732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Critical wind speed at which trees break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Bonnesoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.067001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-time xylem relaxation results in reliable quantification of embolism in grapevine petioles and sheds new light on their hydraulic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (6), pp.748-55. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect evidence for genetic differentiation in vulnerability to embolism in Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakefet David-Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Mizrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Evidence for Genetic Differentiation in Vulnerability to Embolismin Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakefet David-Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizrachi Mizrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Frontiers in Plant Science, 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray microtomography (micro-CT): a reference technology for high-resolution quantification of xylem embolism in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une plante peut percer le bitume ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1171 (Avril), pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of mechanical and hydraulic functions in trees: Impact of the thigmomorphogenetic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Telewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Timpano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Looten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 114 (n° 2), pp. 325-334. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing is involved in the regulation of autostress levels in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-0981-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest wood and its hydraulic properties documented in c. 407-million-year-old fossils using synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Kenrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.423-437. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boj.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01018347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana R. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic emissions reveal individual cavitation bubbles in water-stressed wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoury Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (99), 7 pp. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.0480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow in plant microfluidic networks controlled by capillary valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (3), </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.033019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in a Douglas-fir tree-ring: transition-wood, the lord of the ring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla-Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.e0005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of bud survival in Populus nigra sprouts in response to water stress-induced embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.261-274. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the hydraulic systems in early land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kenrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iawa Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (4), pp.333-351. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-00000029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (15), pp.4779-91. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (8), pp.2295-2305. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic efficiency and safety of vascular and non-vascular components in Pinus pinaster leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (9), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ironing process on the 2D deformation of plain weave fabric during relative humidity cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.8-18. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405000802195926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.280-288. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the 2-D Deformation of Ironed and Non-Ironed Plain Weave Fabric during Relative Humidity Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi S. Bennasrallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (8), pp.1696-1705. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0040517509106107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejece.13.429-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage / swelling behaviour of knitted fabrics during relative humidity cycles determined by x-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v12.i5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (2), pp.368-378. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation, deformation measurements and assessment of low-density wood fibreboard under compression. The use of X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (6-7), pp.1654-1663. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrinkage of oak predicted from its anatomical pattern: validation of a cognitive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-006-0105-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the relationships between anatomical pattern, density and local swelling of oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau dans l'arbre à l'eau dans le matériau bois : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomographie par rayons X pour l'analyse quantitative. Suivi de la densification d'une laine de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Létang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, avril, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting of oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part II: Computation of macroscopic properties and microscopic stress fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative microtomography: measurement of density distribution in glass wool and local evolution during a one-dimensional compressive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (4), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/14/4/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part I: Digital X-ray imaging and representation by finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (7), pp.767-776. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a digital X-ray imaging device to measure the swelling coefficients of a group of wood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (5), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0963-8695(00)00072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenisation: a mathematical technique used to predict the shrinkage of oak as a result of the annual ring morphology and the microscopic properties of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik za Sumske Pokuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques d'éléments individuels du plan ligneux du chêne par des essais de traction sur micro-éprouvettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19990603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques d'éléments individuels du plan ligneux du chêne par des essais de traction sur micro-éprouvettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.467-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaria, the Last Resort for Extinct Plant Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections in the Science of the 21st Century Natural History Collections in the Science of the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10 (1), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 387 p., 2021, Print ISBN:9781789450491 |Online ISBN:9781119882237. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herbiers, derniers recours pour les espèces végétales disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge P Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : Une ressource durable pour une science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10 (Chapitre 10), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 402 p., 2021, Collection naturaliste dans la science du XXIe siècle, 978-1-78948-049-8. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herbiers, derniers recours pour les espèces végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle. Une ressource durable pour la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.146-162, 2020, 978178948049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Mechanobiology of Growth and Architectural Development in Changing Mechanical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Der Loughian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Przemyslaw Wojtaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Integration of Plant Cells and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-302, 2011, Signaling and Communication in Plants, 978-3-642-19090-2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19091-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques et du retrait d'un cerne annuel de chêne dans le plan transverse : description de la morphologie, mesures des propriétés microscopiques et calculs d'homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. ENGREF (AgroParisTech), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal and wooden artefacts from the Terracota Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at the service of studying and safeguarding major heritage sites: The X'ian Terracotta Soldiers' Army site and the Notre-Dame de Paris construction site</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des Sciences du Patrimoine, May 2025, Paris Musée Guimet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des contraintes mécaniques subies par le cambium et conséquences sur la morphogenèse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journees Scintifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric BADEL; Bertrand CHARRIER, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’acclimatation des arbres face aux stress mécaniques : la gravité et le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des arbres dans les villages et les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE, Jan 2025, Saint-Hilaire-la-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie à rayons X pour l'analyse et le contrôle non-destructif du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 eme journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation des contraintes mécaniques subies par le cambium et conséquences sur la morphogenèse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois; ESB, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Kinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation des contraintes mécaniques subies par le cambium et effets sur le développement cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation de l’arbre à son environnement : focus sus le vent et la gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valence Ca Pousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Valence, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodSun : un projet collaboratif de science ouverte du GDR 3544 Sciences du Bois : la structure du bois agrandie en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflorescence stem cracking triggered by uncoordinated growth in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Asaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Nishitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de produits issus du déroulage de peupliers agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11emes Journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 Sciences du bois, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du comportement en flexion du tronc de deux clones d'Hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress distribution during the life of tree branches: impact of different growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant biophysics and biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissances dans les branches : comparaison de différentes stratégies de maintien postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de modèle cellulaire 3D de cambium pour étudier l'influence du stress mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylogénèse sous contraintes environnementales multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du bois; INRAE, Jul 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid walnut wood quantity and quality: Agroforestry vs. Forestry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European agroforestry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAF2021, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulia Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du surdimensionnement mécanique des branches par rapport à leur poids propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Galery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes longitudinales dans une section de branche : modèle élastoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stress mécaniques sur le développement des arbres : vent et gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetruf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WETRUF, Oct 2020, CLERMONT-FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de la xylogénèse et de la physiologie des arbres de peuplier, de noyer et de robinier agroforestiers pour une valorisation dans la filière bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaud Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations non destructives 3D du bois par microtomographie x : l'outil sur GénoBois et quesques exemples d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale des Utilisateurs de la Plateforme GénoBois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos forêts ? Projection suivie d'un débat. L'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Debeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos forêts ? Projection suivie d'un débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la FRANE., Mar 2019, Beaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculement des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition à la Maison des arts plastique Rosa Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des arts plastiques Rosa Bonheur. FRA., Sep 2019, Chevilly Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul des paramètres de fissuration 3D dans le bois vert par microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordi Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Mouton Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations du bois par microtomographie à rayons X. Outils et quelques exemples &amp;quot;pour meubler si nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS «Pluribois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Jun 2019, Fréjus, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance signaling in plants: an hydraulic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crack front in wooden material by X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gri1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooij Arnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique des tiges soumises à des stress mécaniques contrôlés et environnementaux : application à l'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.272-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION OF THE 3D CRACK PROFILE IN WOOD BASED STRUCTURES BY X-RAY COMPUTED MICROTOMOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pereda-Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczpaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray microtomography applied to bio-based composites made of by-products from forest and agricultural industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biochemical Engineering Sciences (ESBES). DEU., Sep 2018, Lisbonne, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la fissuration du bois vert par modélisation numérique et microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt et le changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the 3D crack profile in wood based structures by x-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème édition JET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AF3M et SMSM., May 2018, Marrakech, Morocco. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of flexure wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème JST du Rµl 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic failure of the hydraulic network of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat autour du film &amp;quot;L'intelligence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat autour du film de Julia Dordel et Guido Tölke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing in the wind: Mechanosensing in trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale de la Vie et de la Santé. FRA., May 2017, Clermont-Fd, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustements of Mechanical and Hydraulic Properties of Wood Formed under Environmental Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSE 2017 : 19th International Conference on Wood Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICWSE 2017., Sep 2017, Londre, United Kingdom. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpressions hydrauliques dans les plantes et signaux longue distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie à rayon X pour le bois: Outils, usages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., May 2016, Paris, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Perada-Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Eche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASGSR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages poroélastiques dans des branches naturelles et artificielles en lien avec la mécano-perception des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recolonisation d’une carrière de pouzzolane : étude du fonctionnement hydrique du pin sylvestre (Pinus sylvestris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D in vivo de l'embolie vasculaire chez les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR BOIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating aerial gravitropism and postural control in plants: what has been done, what is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the hydraulic failures in plants using x-ray microtomography at ID19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF User's meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility (ESRF). FRA., Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in real and artifical branches: relation with plants mechano-perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MePhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmomorphogenèse et croissance secondaire : experimentations et modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MePhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging hydraulic failures in trees using x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Besse, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic pulse induced by bending in synthetic and natural branches: role in plant mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Meetin of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society. USA., Nov 2014, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes and embolism formation during freeze-thaw cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminismes biophysiques et moléculaires de la vulnérabilité à l'embolie chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia N. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3544 " Sciences du Bois "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). LMGC, Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in real and artificial trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic efficiency and safety of conifer needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISHS Symposium Woody Ornamentals of the Temperate Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (ULiège). Ghent, BEL., Jul 2012, Ghent, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in trees monitored using simultaneously acoustics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie par rayons X : Principes, exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des microscopistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivorship in potted Populus deltoides x Populus nigra hybrids in response to gradual soil water depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Xylème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2011, Nancy, France. 18 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou A. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Georges Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR In Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques MECAMAT - Groupes Approches Probabilistes en Mécanique des Milieux Hétérogènes / Rhéologie des Matériaux Hétérogènes - Traitements thermomécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation and local densification of wood-based fibrous insulators under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Adding value through physical funtionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation and deformation measurements of wood-based fibrous insulators under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Sep 2009, Istanbul, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Mécanique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Physique et de Chimie Industrielles de la Ville de Paris (ESPCI ParisTech). GDR Mécanique Physique des Systèmes Multiéchelles, Paris, FRA., 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collque du Groupe Xylème-eau-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale et densification locale d'isolant fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres Universitaires de Génie Civil (AUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés mécaniques de matériaux isolants à base de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARBORA Sciences et Industries du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction for x-ray tomography: a survey of algebraic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUT. School of mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Brisbane, Australia. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'imagerie X numérique pour la mesure sans contact de la déformation d'un tricot en coton sous stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique : Contrôle et Mesures Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based modeling: prediction of the transverse shrinkage coefficients for oak. Integrated approach to wood structure behaviour and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Florence, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact measurement of the deformation of knitted fabrics under the influence of the variations of climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of Textile Research Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenisation: a mathematical technique used to predict the shrinkage of oak as a result of the annual ring morphology and the microscopic properties of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IUFRO units 1.06.00 international conference "Oak 2000 Improvement of wood quality and genetic diversity of oaks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a agrandi la structure du bois en 3D : un projet collaboratif de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric BADEL; Joseph Gril; Guy Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges (France), France. 12ème Journees Scientifiques du GDR Sciences du Bois, 12, Actes des Journees Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a agrandi la structure du bois en 3D : un projet collaboratif de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois » - Nice, 16-18 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. GDR Bois 2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches cassent elles sans raison apparente . Le cas des charpentières plagiotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Bending generates electrical response in poplar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Quoc Thang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus: We Are Turning Around, Upside Down, We Are Changing, We Are Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertimus: We Are Turning Around, Upside Down, We Are Changing, We Are Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cornell, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition au musée Francais de la photographie dans le cadre du 8ème Festival Art &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCA et CLARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic signals in plants: A universal poroelastic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs de Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCA et CLARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-214, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and mechanical characterization of a bio-based composite of lignosulfonates matrix and corn cob particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESBES2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of water conduction in compression and normal wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie 3D. Quand l’imagerie X permet d’explorer la structure des végétaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, St Pierre d'Oléron, France. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J2M2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2018, J2M2018 - 15e journées de la mesure et de la métrologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem tension relaxation under water does not lead to refilling in embolized grapevine petioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. , 78 p., 2017, 3rd Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les arbres acclimatent-ils les fonctions vitales de leur bois face aux contraintes environnementales et en quoi cette acclimatation leur est bénéfique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embolie et la vulnérabilité des arbres à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal mechanism for hydraulic signals generation in natural and artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the lethal water potential of nine temperate tree species submitted to a prolonged water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of cavitation, embolism and water fluxes in trees during freeze-thaw cycle analysed by in vivo visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance signaling of mechanical stress in trees: evidence of hydraulic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, 134 p., 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivie de l'eau libre dans le bois par microtomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie quantitative pour la caractérisation des matériaux et des structures du génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in real and artificial branches : relation with plant mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 2 p, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes cavitation and embolism formation during greeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IPCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Poznan, Poland. pp.0A, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation et embolie induites par des cycles gel/dégel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France. GDR Bois, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben-Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water stress-induced embolism on bud survival in Populus nigra sprouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Bonnesoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest fossil wood and its hydraulic properties documented in a 407 million year old plant from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strulllu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optics and acoustics to characterise cavitation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. 1 p., 2012, 7th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in real and artificial trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont Ferrand, France. pp.63, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de maillages numériques à partir de micro-imagerie X : Rôle de la représentation pour le calcul des propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique : Contrôle et Mesures Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badel Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroux Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charrier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malagoli Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus – Une saison dans le marais #2. Le printemps..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour nos Forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres ont-ils des muscles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobécourt Emmanuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus – An Art and Science Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acclimatation des plantes aux sollicitations mécaniques du vent : La thigmomorphogénèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance artistique et l’énergie des végétaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication chez les plantes, un nouveau mécanisme basé sur une histoire d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois : Fonctions dans l'arbre et propriétés du matériau d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03288293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocompression radiale du bois. Application au pliage de placages de peuplier destinés à l'industrie de l'emballage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic adjustments of Scots pine colonizing a harsh environment on volcano slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtè Sévérien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dos Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Menezes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR &amp;quot;Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan - Landes, France. 2025, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308513v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR Sciences du Bois. Limoges. 20-24 Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2024, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités du bois et de ses usages, Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des Journées scientifiques du GDR Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre les déformations libres d'une Toile et d'un Jersey sous l'effet des variations de leurs conditions hydriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la Recherche Appliquée en Textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisia. , 4 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy-properties : Modelling and validation tools for a micro-macro step. (case of oak wood)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, East Lansing, United States. 6 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission internationale du Peuplier Rapport de la France -2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture et de la Souveraineté Alimentaire; Conseil National du Peuplier. 2024, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SapIN : Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle mathématique pour la pousse des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embolie des arbres en direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en direct de l'embolie gazeuse chez les arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId886"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC BADEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE à l'UMR 547 PIAF (INRAE Clermont-Ferrand, France) - Directeur du GDR 3544 Sciences du Bois- Animateur de l'équipe MECA dans l'UMR PIAF- Membre nommé du Conseil Scientifique de FCBA- Membre élu du Conseil Scientifique du Département ECODIV (INRAE)- Membre du Managing Board de Peer Community in Forest&Wood Sciences- Membre du Conseil Scientifique des utilisateurs INRAE du synchrotron SOLEIL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2282-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130893250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305608095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oEGQCNAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000042160388X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biomecanique et hydraulique de l'arbre. Issu d'une formation initiale de mécanique, je m'intéresse aux problèmes mécaniques et hydrauliques qui se posent à un arbre au cours de son développement. Les thématiques abordées touchent la mécanoperception, la signalisation intra-arbre, la croissance. Je pilote actuellement une ANR sur le rôle des contraintes mécaniques imposées par l'écorce sur le fonctionnement du cambium (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-22-CE13-0034</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Avec les collegues hydrauliciens de l'unité, je m'intéresse par ailleurs aux déterminants physiques du phénomène de cavitation et de propagation de l'embolie gazeuse au sein du réseau hydraulique de l'arbre, en particulier dans les vaisseaux et trachéides du bois et des feuilles.Outre mes publications, l'essentiel de mes travaux a été synthétisé en 2021 dans mon manuscript d'Habilitation à Diriger des Recherches que vosu pouvez trouver ici </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/tel-03288293v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Par ailleurs, je suis depuis 2021, Directeur du GDR Sciences du Bois (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gdr-sciences-du-bois.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), structure d'animation scientifique interdisciplinaire qui regroupe les laboratoires francophones dont l'un des mots clef est &amp;quot;le bois&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les projets auxquels j'ai participés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 Projet FISABI. Emergence UCA Cap 2025. Porteur : R. Moutou Pitti (UCA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 Projet ANR CEMACam. ANR-22-CE13-0034. Porteur E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 Programme “Vent Debout”. Institut Francais du Caoutchouc. Porteur E. Badel (INRAE-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Projet « Petoncle ». Projet d’Eude pour un nouvel aménagement à Clermont. Métropole Clermont-Communauté. Porteur : T. Ameglio (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Programme ANR International “AcouFollow”: Analysis of freezing induced xylem dysfunction and repair in shrub, conifer and deciduous trees. Porteur T. Ameglio (INRAE, PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 	Projet “VolcAntraco”. Végétation carbonisée par les volcans de la chaine des Puys (Holocène). INRAP PAS R132322. Porteur : M. Cabanis (INRAP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 Programme « Le bois d’agroforesterie ». Fondation de France. Porteurs : R. Marchal (LAboMap-ENSAM) et E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 Programme ANR “PhySap”: Physics of sap ascent: Mechanisms and biomimetics. Porteur X. Noblin (CNRS, Nice)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 Projet “Moonstone”. INRAE. Porteur A. Barbacci (INRAE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Programme ANR &amp;quot;Hydroleaks&amp;quot;: Understanding the combined effects of drought and heat stresses on tree mortality &amp;quot;. Porteur: H. Cochard (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Projet « Sap-In » Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA. Projet Région Auvergne-Rhône-Alpes. Porteur : H. Cochard (INRA-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – Projet « BrancheMove ». Monitoring des déformations des branches en milieu urbain. Fédération de Recherches pour l’Environnement. Porteur : E. Badel (INRAE-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 Projet CNRS PEPS « RUMO ». Rupture 3D en milieux viscoélastiques orthotropes. Porteur R. Moutou-Pitti (Institut Pascal, Clermont Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Programme AFORCE avec Nico Martin, Hervé..</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 Projet « Thigmoimmunité » : Rôle de la mécanoperception dans la réponse immunitaire précoce des plantes. SPE-INRA. Porteur A. Barbacci (INRA-LIPM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Projet Revivre « Valorisation des collections d’herbiers pour la régénération d’espèces végétales éteintes, approche méthodologique ». IDEX Super. Porteur : S. Muller (Museum Histoire Naturelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Projet SeedRoot « Croissance des racines et des graines sous contraintes : exploration par imagerie 3D » CPER. Porteurs E. Badel, V. Legué, C. Girousse (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 FP7-PEOPLE-2013-IOF. Rosana Lopez. Hydropit. &amp;quot;Plasticity and adaptation of hydraulic traits to overcome climate change&amp;quot;. 2015-2018. Porteur H. Cochard (INRA-PIAF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Projet CNRS InPhyNiti « Arbre ». Porteur : C. Eloy (CNRS Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 Task leader dans le Programme ANR blanc jeune chercheur &amp;quot;ARTIS: Couplages poro-élastiques dans les tissus végétaux artificiels et réels&amp;quot;. Porteur: G. Guéna (IUSTI-CNRS Marseille).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Programme ANR blanc &amp;quot;FOR-WIND&amp;quot;: Adaptation of forest management to wind risk &amp;quot;. Porteur: M. Fournier (INRA-LERFOB).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Programme ANR blanc international &amp;quot;Acoufreeze&amp;quot;: Suivi des stress liés au gel chez les arbres par l'analyse de la forme des ondes des émissions acoustiques&amp;quot;. Porteur: T. Améglio (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Projet Innovant EFPA : Réponse impulsionnelle de l'activité cambiale à des sollicitations mécaniques : méthodologies de suivi in-situ et conséquences fonctionnelles sur les propriétés mécaniques et hydrauliques. Porteur E. Badel (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Programme ANR blanc &amp;quot;Pitbulles&amp;quot;: Déterminismes biophysiques et moléculaires de la sensibilité à l'embolie chez les arbres&amp;quot;.  Porteur: H. Cochard (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 Programme ANR blanc &amp;quot;Senzo : Perception des oscillations mécaniques par les plantes : sensibilité fréquentielle et accommodation&amp;quot;. Porteur: B. Moulia (INRA-PIAF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 Programme BQR Université Henri-Poincaré. &amp;quot;Prédiction des propriétés thermo-hydriques des matériaux à base de fibres naturelles à partir de leur structure tri-dimensionnelle&amp;quot;. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 Action Nouvelle Soutenue &amp;quot;Développement et utilisation de la microtomographie X pour la caractérisation de la microstructure des matériaux cellulaires et fibreux. Application à des relations structure-propriété&amp;quot;. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 Projet &amp;quot;émergent&amp;quot;. Relations climat-propriétés dans le cadre des changements climatiques Région Lorraine. Porteur E. Badel (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2000 Programme Européen &amp;quot;Oak-key&amp;quot; CT 95-0823: &amp;quot;New silvicultural alternatives in young oak high forests consequences on high quality timber production&amp;quot;. Porteur F. Colin (INRA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-2000 Convention DERF-ENGREF n° 01.40.30/96: Programme Bois Matériau. &amp;quot;Effet de la composition chimique, de l'ultra-structure et de la structure anatomique sur quelques propriétés de base du matériau bois&amp;quot;. Porteur P. Perré (ENGREF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1996 Convention Chêne ONF-INRA: &amp;quot;Sylviculture et Qualité du bois de Chêne&amp;quot;. Porteur G. Nepveu (INRA).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 378, pp.111019. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem Pit Anatomy and Minimum Leaf Conductance Drive Drought Mortality in &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Valeriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gazol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester González de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.279 - 294. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible bending of U-shaped plant petioles under dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schliebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nadim Kamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qpb.2025.10030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Téraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Agopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the perception of wind only as a meteorological hazard: importance of mechanobiology for biomass allocation, forest ecology and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouhá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01271-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual potential induced by stem bending: Douglas-fir versus poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.1601-1608. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02569-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining engineering and wood science for the conservation of artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors-série, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11v48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of wetwood formation in silver fir (Abies alba Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02575-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of lignification, tissue arrangement patterns, and cross-sectional area to whole-stem mechanical properties in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Asaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (5), pp.773-783. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-024-01543-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interclonal variability in sensitivity to wind breakage: Comparative analysis of the mechanical behaviour of stems of two Hevea clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 562, pp.121934. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.121934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wood formation to bending: a matter of dose and sensitivity adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.1137-1150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02541-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress in tree branches: eccentric growth vs. reaction wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e78. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.308/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748026v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem embolism and bubble formation during freezing suggest complex dynamics of pressure in Betula pendula stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lintunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (18), pp.5840-5853. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIR-hyperspectral camera analyses for differencing agroforestry and forestry poplar woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-023-00877-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical and experimental methods to characterise the mechanical behaviour of the $Mona\ Lisa$: a method to enhance the conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.376-386. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis, leaf hydraulic conductance and embolism dynamics in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (5), pp.e14035. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scots pines colonizing the harsh environment of volcano slopes increased their hydraulic safety margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtè Sévérien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Menezes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-023-02452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: methodological analysis of bending experiments on inclined standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2022.354.a36912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of plant axes and crowns through tropisms and elasticity: an example of morphogenetic plasticity beyond the Shoot Apical Meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2354-2379. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation analyses of extractive contents by NIR-spectroscopy bring out the differences between agroforestry and forestry walnut ( Juglans regia × nigra ) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (9), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2022-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of laccase pre-treatment on the mechanical properties of lignin-based agrocomposites reinforced with wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.115876. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Kraft lignin and corn cob agro-residue on the properties of injected-moulded biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.114421. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 172 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using electrical resistivity tomography to detect wetwood and estimate moisture content in silver fir (Abies alba Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01078-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and long-term consequences of esca grapevine disease on stem xylem integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (10), pp.3914-3928. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1384-1399. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hitmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of vulnerability segmentation in four angiosperm tree species: evidence from direct X-ray microtomography observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00944-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced lacuna formation in the stem causes hydraulic conductance to decline before xylem embolism in Selaginella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda A Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Visel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cade N. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Batz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia Sànchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (6), pp.1804-1817. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (17), 13 p;. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Toups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Gravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (3), pp.548-562. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionnier d'une &amp;quot;science de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lundi 8 juillet 2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-stressed or not, the mechanical acclimation is a priority requirement for trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1776-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie secrète et fascinante des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mardi 26/02/20109, pp.85N08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the open vessel artefact in centrifuge-based measurement of embolism resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Flavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die hard: timberline conifers survive annual winter embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive and Fast Vibration Phenotyping of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Langre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Penalver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Frachisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.10. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2019/6379693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins and water control in drought-stressed poplar leaves: A glimpse into the extraxylem vascular territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Muries Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydraulic failure hypothesis of esca leaf symptom formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory A. Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments for bio-based composites with lignosulfonates matrix and corn cob fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.539--545. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree crowns grow into self-similar shapes controlled by gravity and light sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (142), 10 p. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2017.0976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots bizarroïdes en B D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duhoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (Trimestre 2), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in functional and xylem anatomical features allow Cistus species to co-occur and cope differently with drought in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Gazarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal poroelastic mechanism for hydraulic signals in biomimetic and natural branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (42), 6 p. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1707675114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive measurement of vulnerability to drought-induced embolism by x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170 (1), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.15.00732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-time xylem relaxation results in reliable quantification of embolism in grapevine petioles and sheds new light on their hydraulic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (6), pp.748-55. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are needles of Pinus pinaster more vulnerable to xylem embolism than branches? New insights from X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline S. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.860-870. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect evidence for genetic differentiation in vulnerability to embolism in Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakefet David-Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Mizrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Critical wind speed at which trees break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Bonnesoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.067001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation and modelling of embolism spread between xylem conduits: a case study in Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2774-2785. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Evidence for Genetic Differentiation in Vulnerability to Embolismin Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakefet David-Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizrachi Mizrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Frontiers in Plant Science, 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray microtomography (micro-CT): a reference technology for high-resolution quantification of xylem embolism in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une plante peut percer le bitume ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1171 (Avril), pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation of mechanical and hydraulic functions in trees: Impact of the thigmomorphogenetic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W. Telewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Timpano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Looten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct X-Ray Microtomography Observation Confirms the Induction of Embolism upon Xylem Cutting under Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.249706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanical behaviour of pit membranes in bordered pits with respect to cavitation resistance in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 114 (n° 2), pp. 325-334. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest wood and its hydraulic properties documented in c. 407-million-year-old fossils using synchrotron microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Kenrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.423-437. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boj.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01018347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to cavitation in Olea europaea current-year shoots: further evidence of an open-vessel artifact associated with centrifuge and air-injection techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Beikircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Diaz-Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (3), pp.465-474. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana R. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic emissions reveal individual cavitation bubbles in water-stressed wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoury Pietriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (99), 7 pp. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.0480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing is involved in the regulation of autostress levels in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-0981-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow in plant microfluidic networks controlled by capillary valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (3), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.033019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in a Douglas-fir tree-ring: transition-wood, the lord of the ring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla-Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.e0005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of bud survival in Populus nigra sprouts in response to water stress-induced embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.261-274. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the hydraulic systems in early land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strullu-Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kenrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iawa Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (4), pp.333-351. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-00000029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for measuring plant vulnerability to cavitation: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (15), pp.4779-91. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model species for xylem hydraulics: does size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (8), pp.2295-2305. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic efficiency and safety of vascular and non-vascular components in Pinus pinaster leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (9), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sample length influence the shape of xylem embolism vulnerability curves? A test with the Cavitron spinning technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ironing process on the 2D deformation of plain weave fabric during relative humidity cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.8-18. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405000802195926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to drier soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.280-288. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the 2-D Deformation of Ironed and Non-Ironed Plain Weave Fabric during Relative Humidity Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi S. Bennasrallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (8), pp.1696-1705. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0040517509106107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejece.13.429-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage / swelling behaviour of knitted fabrics during relative humidity cycles determined by x-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.v12.i5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation, deformation measurements and assessment of low-density wood fibreboard under compression. The use of X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (6-7), pp.1654-1663. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (2), pp.368-378. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrinkage of oak predicted from its anatomical pattern: validation of a cognitive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-006-0105-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the relationships between anatomical pattern, density and local swelling of oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau dans l'arbre à l'eau dans le matériau bois : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.305-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomographie par rayons X pour l'analyse quantitative. Suivi de la densification d'une laine de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Létang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, avril, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting of oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part II: Computation of macroscopic properties and microscopic stress fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (3), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative microtomography: measurement of density distribution in glass wool and local evolution during a one-dimensional compressive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (4), pp.410-420. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/14/4/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part I: Digital X-ray imaging and representation by finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (7), pp.767-776. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a digital X-ray imaging device to measure the swelling coefficients of a group of wood cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (5), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0963-8695(00)00072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenisation: a mathematical technique used to predict the shrinkage of oak as a result of the annual ring morphology and the microscopic properties of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasnik za Sumske Pokuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques d'éléments individuels du plan ligneux du chêne par des essais de traction sur micro-éprouvettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19990603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques d'éléments individuels du plan ligneux du chêne par des essais de traction sur micro-éprouvettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (6), pp.467-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the durability of green wood in civil engineering: 3D crack monitoring using image correlation, X-ray micro-tomography, and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ekomy Ango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Materials, Structures, Systems and Methods for a More Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.887-892, 2025, 9781003677895. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003677895-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaria, the Last Resort for Extinct Plant Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections in the Science of the 21st Century Natural History Collections in the Science of the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10 (1), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 387 p., 2021, Print ISBN:9781789450491 |Online ISBN:9781119882237. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herbiers, derniers recours pour les espèces végétales disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge P Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : Une ressource durable pour une science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10 (Chapitre 10), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 402 p., 2021, Collection naturaliste dans la science du XXIe siècle, 978-1-78948-049-8. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herbiers, derniers recours pour les espèces végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Buord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle. Une ressource durable pour la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.146-162, 2020, 978178948049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Mechanobiology of Growth and Architectural Development in Changing Mechanical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Der Loughian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Przemyslaw Wojtaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Integration of Plant Cells and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-302, 2011, Signaling and Communication in Plants, 978-3-642-19090-2. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19091-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés élastiques et du retrait d'un cerne annuel de chêne dans le plan transverse : description de la morphologie, mesures des propriétés microscopiques et calculs d'homogénéisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. ENGREF (AgroParisTech), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations des contraintes mécaniques subies par le cambium et conséquences sur la morphogenèse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journees Scintifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric BADEL; Bertrand CHARRIER, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal and wooden artefacts from the Terracota Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at the service of studying and safeguarding major heritage sites: The X'ian Terracotta Soldiers' Army site and the Notre-Dame de Paris construction site</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des Sciences du Patrimoine, May 2025, Paris Musée Guimet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’acclimatation des arbres face aux stress mécaniques : la gravité et le vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des arbres dans les villages et les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE, Jan 2025, Saint-Hilaire-la-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie à rayons X pour l'analyse et le contrôle non-destructif du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 eme journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts de l’arbre en milieu urbain face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Conférence Plan Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Alpes Métropole, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Kinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spreading of air embolism in tree leaves: High speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR PhyP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air invasion in a biomimetic leaf-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Noblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP – Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation des contraintes mécaniques subies par le cambium et effets sur le développement cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP « Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation de l’arbre à son environnement : focus sus le vent et la gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valence Ca Pousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Valence, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation des contraintes mécaniques subies par le cambium et conséquences sur la morphogenèse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois; ESB, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embolism spreading in real &amp; synthetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative pressure &amp; fast embolism in biomimetic leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Thiévenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gauci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR PhyP «Biophysique et biomécanique des plantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP, Mar 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WoodSun : un projet collaboratif de science ouverte du GDR 3544 Sciences du Bois : la structure du bois agrandie en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflorescence stem cracking triggered by uncoordinated growth in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Asaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Nishitani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de produits issus du déroulage de peupliers agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11emes Journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 Sciences du bois, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth stress distribution during the life of tree branches: impact of different growth strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cerne à la paroi : Contrôle thigmomorphogénétique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées xylogénèse - Xylogénèse sous contraintes environnementales multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khafif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International plant biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du comportement en flexion du tronc de deux clones d'Hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de croissances dans les branches : comparaison de différentes stratégies de maintien postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant biophysics and biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de modèle cellulaire 3D de cambium pour étudier l'influence du stress mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylogénèse sous contraintes environnementales multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du bois; INRAE, Jul 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid walnut wood quantity and quality: Agroforestry vs. Forestry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European agroforestry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAF2021, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulia Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference On Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du surdimensionnement mécanique des branches par rapport à leur poids propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul VAN ROOIJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Galery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of hydraulic failure and cell vitality explains tree capacity to recover from drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st event of the Connecting Plants &amp; People Webinar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physiologia plantarum &amp; SPPS, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the main physiological processes driving drought-induced tree mortality: a focus on leaves cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Mantova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Menezes‐Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes longitudinales dans une section de branche : modèle élastoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stress mécaniques sur le développement des arbres : vent et gravité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetruf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WETRUF, Oct 2020, CLERMONT-FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de la xylogénèse et de la physiologie des arbres de peuplier, de noyer et de robinier agroforestiers pour une valorisation dans la filière bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaud Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations non destructives 3D du bois par microtomographie x : l'outil sur GénoBois et quesques exemples d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale des Utilisateurs de la Plateforme GénoBois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos forêts ? Projection suivie d'un débat. L'adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Debeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos forêts ? Projection suivie d'un débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la FRANE., Mar 2019, Beaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculement des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition à la Maison des arts plastique Rosa Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des arts plastiques Rosa Bonheur. FRA., Sep 2019, Chevilly Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul des paramètres de fissuration 3D dans le bois vert par microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordi Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Mouton Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations du bois par microtomographie à rayons X. Outils et quelques exemples &amp;quot;pour meubler si nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS «Pluribois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Jun 2019, Fréjus, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance signaling in plants: an hydraulic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooij Arnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crack front in wooden material by X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Mambili Lebongui1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gri1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique des tiges soumises à des stress mécaniques contrôlés et environnementaux : application à l'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.272-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray microtomography applied to bio-based composites made of by-products from forest and agricultural industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Biochemical Engineering Sciences (ESBES). DEU., Sep 2018, Lisbonne, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la fissuration du bois vert par modélisation numérique et microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt et le changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 3544 BOIS., Nov 2018, Cluny, France. pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of flexure wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the 3D crack profile in wood based structures by x-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème édition JET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AF3M et SMSM., May 2018, Marrakech, Morocco. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION OF THE 3D CRACK PROFILE IN WOOD BASED STRUCTURES BY X-RAY COMPUTED MICROTOMOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Seif Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Pereda-Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczpaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème JST du Rµl 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroune Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sciences du Bois, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat autour du film &amp;quot;L'intelligence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat autour du film de Julia Dordel et Guido Tölke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Clermont-Fd, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing in the wind: Mechanosensing in trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale de la Vie et de la Santé. FRA., May 2017, Clermont-Fd, France. pp.A0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic failure of the hydraulic network of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Brodribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanobiology and physics of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustements of Mechanical and Hydraulic Properties of Wood Formed under Environmental Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSE 2017 : 19th International Conference on Wood Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICWSE 2017., Sep 2017, Londre, United Kingdom. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surpressions hydrauliques dans les plantes et signaux longue distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie à rayon X pour le bois: Outils, usages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., May 2016, Paris, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Perada-Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Eche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASGSR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive measurement of vulnerability to drought induced embolism by X-ray microtomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Brodersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mcelrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecological Society of America (ESA). USA., 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recolonisation d'une carrière de scories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres végétales du Massif Central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire Bonatique National du Massif Central. FRA., May 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray microtomography to assess the vulnerability to drought induced embolism in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages poroélastiques dans des branches naturelles et artificielles en lien avec la mécano-perception des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de recolonisation d’une carrière de pouzzolane : étude du fonctionnement hydrique du pin sylvestre (Pinus sylvestris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire GEA « l’arbre face à la sécheresse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D in vivo de l'embolie vasculaire chez les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR BOIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating aerial gravitropism and postural control in plants: what has been done, what is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in real and artifical branches: relation with plants mechano-perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MePhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the hydraulic failures in plants using x-ray microtomography at ID19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF User's meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility (ESRF). FRA., Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thigmomorphogenèse et croissance secondaire : experimentations et modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MePhy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche (GDR). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging hydraulic failures in trees using x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Besse, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic pulse induced by bending in synthetic and natural branches: role in plant mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Meetin of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society. USA., Nov 2014, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes and embolism formation during freeze-thaw cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminismes biophysiques et moléculaires de la vulnérabilité à l'embolie chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia N. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3544 " Sciences du Bois "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). LMGC, Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem hydraulics and mechanics : where are the tradeoffs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in real and artificial trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic efficiency and safety of conifer needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISHS Symposium Woody Ornamentals of the Temperate Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (ULiège). Ghent, BEL., Jul 2012, Ghent, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in trees monitored using simultaneously acoustics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France. pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie par rayons X : Principes, exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des microscopistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivorship in potted Populus deltoides x Populus nigra hybrids in response to gradual soil water depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Xylème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2011, Nancy, France. 18 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou A. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Georges Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanette F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris B. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MR In Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale 3D et densification locale d'isolants fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques MECAMAT - Groupes Approches Probabilistes en Mécanique des Milieux Hétérogènes / Rhéologie des Matériaux Hétérogènes - Traitements thermomécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation and local densification of wood-based fibrous insulators under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Adding value through physical funtionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural characterisation and deformation measurements of wood-based fibrous insulators under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST E49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Sep 2009, Istanbul, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Mécanique végétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure de Physique et de Chimie Industrielles de la Ville de Paris (ESPCI ParisTech). GDR Mécanique Physique des Systèmes Multiéchelles, Paris, FRA., 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar vulnerability to xylem cavitation acclimates to dryer soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collque du Groupe Xylème-eau-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale et densification locale d'isolant fibreux cellulosiques sollicités en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres Universitaires de Génie Civil (AUGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés mécaniques de matériaux isolants à base de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARBORA Sciences et Industries du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image reconstruction for x-ray tomography: a survey of algebraic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUT. School of mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Brisbane, Australia. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'imagerie X numérique pour la mesure sans contact de la déformation d'un tricot en coton sous stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique : Contrôle et Mesures Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based modeling: prediction of the transverse shrinkage coefficients for oak. Integrated approach to wood structure behaviour and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of the European Society for Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Florence, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact measurement of the deformation of knitted fabrics under the influence of the variations of climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of Textile Research Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenisation: a mathematical technique used to predict the shrinkage of oak as a result of the annual ring morphology and the microscopic properties of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IUFRO units 1.06.00 international conference "Oak 2000 Improvement of wood quality and genetic diversity of oaks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a agrandi la structure du bois en 3D : un projet collaboratif de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric BADEL; Joseph Gril; Guy Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journees Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges (France), France. 12ème Journees Scientifiques du GDR Sciences du Bois, 12, Actes des Journees Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par haubanage de la réponse thigmomorphogénétique de deux clones d'hévéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a agrandi la structure du bois en 3D : un projet collaboratif de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois » - Nice, 16-18 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. GDR Bois 2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Plant Biomechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and photosynthesis responses to desiccation and recovery in the resurrection plant Barbacenia purpurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carriquí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Torres-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Multiscale Plant Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les branches cassent elles sans raison apparente . Le cas des charpentières plagiotropes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoul van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Godi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Bending generates electrical response in poplar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Quoc Thang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus: We Are Turning Around, Upside Down, We Are Changing, We Are Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertimus: We Are Turning Around, Upside Down, We Are Changing, We Are Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cornell, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition au musée Francais de la photographie dans le cadre du 8ème Festival Art &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic signals in plants: A universal poroelastic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs de Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Roue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCA et CLARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCA et CLARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 p., 2018, Journée Mechanobiology and Physics of Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d’endommagement par fissuration du bois vert via la modélisation numérique et la microtomographie à rayons X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germice Jordy Mambili Lebonjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-214, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and mechanical characterization of a bio-based composite of lignosulfonates matrix and corn cob particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Tribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESBES2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12th Symposium of the European Society of Biochemical Engineering Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtomographie 3D. Quand l’imagerie X permet d’explorer la structure des végétaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, St Pierre d'Oléron, France. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J2M2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102, 2018, J2M2018 - 15e journées de la mesure et de la métrologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of water conduction in compression and normal wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Sugimoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR 3544</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem tension relaxation under water does not lead to refilling in embolized grapevine petioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uri Hochberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. , 78 p., 2017, 3rd Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les arbres acclimatent-ils les fonctions vitales de leur bois face aux contraintes environnementales et en quoi cette acclimatation leur est bénéfique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embolie et la vulnérabilité des arbres à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Souchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes INRA Crouel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Fd, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal mechanism for hydraulic signals generation in natural and artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the lethal water potential of nine temperate tree species submitted to a prolonged water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of cavitation, embolism and water fluxes in trees during freeze-thaw cycle analysed by in vivo visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance signaling of mechanical stress in trees: evidence of hydraulic pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, 134 p., 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivie de l'eau libre dans le bois par microtomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie quantitative pour la caractérisation des matériaux et des structures du génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France. Universite Blaise Pascal, 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in real and artificial branches : relation with plant mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. 2 p, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes cavitation and embolism formation during greeze-thaw cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IPCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Poznan, Poland. pp.0A, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water stress-induced embolism on bud survival in Populus nigra sprouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Bonnesoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Franchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben-Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation et embolie induites par des cycles gel/dégel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katline Charra-Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 3544 "Sciences du bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France. GDR Bois, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest fossil wood and its hydraulic properties documented in a 407 million year old plant from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Strulllu-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Decourteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optics and acoustics to characterise cavitation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. 1 p., 2012, 7th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cavitation in real and artificial trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marmottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont Ferrand, France. pp.63, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de maillages numériques à partir de micro-imagerie X : Rôle de la représentation pour le calcul des propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Optique : Contrôle et Mesures Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Mulhouse, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badel Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroux Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charrier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malagoli Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus – Une saison dans le marais #2. Le printemps..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour nos Forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres ont-ils des muscles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobécourt Emmanuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertimus – An Art and Science Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acclimatation des plantes aux sollicitations mécaniques du vent : La thigmomorphogénèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Niez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance artistique et l’énergie des végétaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication chez les plantes, un nouveau mécanisme basé sur une histoire d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Choat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois : Fonctions dans l'arbre et propriétés du matériau d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03288293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermocompression radiale du bois. Application au pliage de placages de peuplier destinés à l'industrie de l'emballage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic adjustments of Scots pine colonizing a harsh environment on volcano slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtè Sévérien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dos Santos Farnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Menezes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ennajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR &amp;quot;Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont de Marsan - Landes, France. 2025, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308513v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du GDR Sciences du Bois. Limoges. 20-24 Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 2024, Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités du bois et de ses usages, Actes des 10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des Journées scientifiques du GDR Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre les déformations libres d'une Toile et d'un Jersey sous l'effet des variations de leurs conditions hydriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassi Ben Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de la Recherche Appliquée en Textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Monastir, Tunisia. , 4 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy-properties : Modelling and validation tools for a micro-macro step. (case of oak wood)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, East Lansing, United States. 6 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission internationale du Peuplier Rapport de la France -2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture et de la Souveraineté Alimentaire; Conseil National du Peuplier. 2024, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SapIN : Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle mathématique pour la pousse des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embolie des arbres en direct.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en direct de l'embolie gazeuse chez les arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId894"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10C95EE"/>
+    <w:nsid w:val="C4D0533C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F44E6B20"/>
+    <w:nsid w:val="FBCB2D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-badel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130893250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305608095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000042160388X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE13-0034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03288293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-sciences-du-bois.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01271-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Asaoka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Nishitani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01543-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kouassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hofs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.121934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-023-00877-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2022-0055" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01078-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056886v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Violette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394658v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16304" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Flavel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy083" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915473v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829241v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0976" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;na" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707675114" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00732" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594505v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Albrecht" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.067001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Hochberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv145" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Mizrachi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00768" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizrachi Mizrachi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12391" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269500v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149365v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Telewski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00266" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684817v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0981-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Kenrick" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12175" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060558v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoury Pietriga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0480" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189937v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.033019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douris" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964674v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derien" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964504v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps071" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874992v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000802195926" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369709v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693121" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964555v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel N. Bhouri" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517509106107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PDQF8JX8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664057v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.429-442" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964684v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v12.i5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.013" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189257v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0105-z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189276v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bakour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189264v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677248v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883696v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003016" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609532v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M L&#233;tang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/4/302" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883667v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002063" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609069v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(00)00072-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691505v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699005v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990603" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481380v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Priolet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buord" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119882237" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch10" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163154v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870008v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-collections-naturalistes-dans-la-science-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005709v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067600v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379012v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gourichon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916443v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380063v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819214v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879832v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886387v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211432v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102187v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Letourneau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165122v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825341v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galery" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118427v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142033v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denaud Louis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159595v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089528v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Constancias" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debeaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307753v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093375v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordi Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Mouton Pitti" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168623v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042615v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gri1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939975v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847691v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731148v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605322v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Brodribb" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671123v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794613v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444693v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269432v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268695v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512120v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268816v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268820v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268527v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268817v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964756v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Goue" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191374v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191352v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Ponomarenko" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vincent" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Marmottant" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964541v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964761v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Lux" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538189v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964474v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190195v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821230v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964779v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811878v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822720v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Bhouri" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189343v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189386v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835066v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312427v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099989v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282714v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437634v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437632v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vandebrouck" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906539v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Llorens" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s de Rivas" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939974v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909150v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esbes2018.org/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908164v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugimoto" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimoro" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901491v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www7.inra.fr/j2m/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649849v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Herrera" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269522v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269255v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alary" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268512v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268752v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512113v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190308v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strulllu-Derrien" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191363v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191155v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817032v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283120v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117703v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gilet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118478v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117673v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117834v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123028v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lisowski" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785530v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294260v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308513v5" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398531v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818274v2" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monachon" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759259v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189422v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189463v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786582v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798200v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801312v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-badel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130893250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305608095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oEGQCNAAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000042160388X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE13-0034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03288293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-sciences-du-bois.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Julio Camarero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valeriano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonz&#225;lez de Andr&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schliebach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01271-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Asaoka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferjani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Nishitani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01543-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kouassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hofs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.121934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748026v6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul VAN ROOIJ" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.308/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boutahar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-023-00877-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riparbelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionisi-Vici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzanti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nadal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carriqu&#237;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2022.354.a36912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17913" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2022-0055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115876" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes-Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13331" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01078-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Farolfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cochard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00944-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A Cardoso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Visel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cade N. Kane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Batz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia S&#224;nchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16649" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Violette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Flavel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16304" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915473v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0976" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843733v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duhoo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fonseca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gazarini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;na" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707675114" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00732" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Hochberg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Herrera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv145" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline S. Bouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12680" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Mizrachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00768" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Albrecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.067001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12840" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizrachi Mizrachi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635290v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12391" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269500v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Telewski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00266" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638705v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mcelrone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.249706" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108421v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu109" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018347v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Kenrick" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12175" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Diaz-Espejo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12185" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060558v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vincent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoury Pietriga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0480" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684817v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0981-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189937v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.033019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964772v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douris" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964674v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kenrick" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000029" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan B. Choat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert193" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964784v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert087" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps071" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964752v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Ennajeh" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02163.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874992v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Nasrallah" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000802195926" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964705v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01367.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B43VVZM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369709v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Malvestio" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693121" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964555v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel N. Bhouri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517509106107" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PDQF8JX8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664057v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delisee" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.429-442" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964684v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v12.i5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.013" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189257v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0105-z" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189276v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bakour" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189264v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677248v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peix" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;tang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003016" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M L&#233;tang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/4/302" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002063" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609069v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0963-8695(00)00072-4" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691505v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699005v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990603" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883289v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617310v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Hamdi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekomy Ango" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moutou Pitti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grill" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003677895-148" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481380v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Priolet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119882237" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch10" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163154v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Muller" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870008v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-collections-naturalistes-dans-la-science-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005709v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379012v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gourichon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067600v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916443v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380063v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953377v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879606v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jami" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882858v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879832v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886387v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819214v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867291v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884752v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211432v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102187v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Letourneau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727687v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Rooij" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963358v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825072v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165122v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Candelier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825341v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Galery" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637549v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Menezes&#8208;Silva" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261103v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143074v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul van Rooij" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118427v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142033v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denaud Louis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159595v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089528v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Constancias" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debeaud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307753v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093375v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordi Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Mouton Pitti" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168623v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042615v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gri1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939975v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebonjui" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847691v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731148v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671123v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605322v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Brodribb" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794613v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796041v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Brodersen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jensen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799855v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796012v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444693v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269432v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268695v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268816v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512120v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268820v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268527v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268817v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964865v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964756v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Goue" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964575v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191374v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191352v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964486v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Ponomarenko" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vincent" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Marmottant" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964541v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Douris" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964761v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Lux" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538189v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964474v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190195v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964515v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821230v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964779v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811878v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822720v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Bhouri" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189343v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189386v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835066v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312427v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099989v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240582v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282714v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437634v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437632v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vandebrouck" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906539v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Llorens" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s de Rivas" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939974v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909150v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esbes2018.org/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901491v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www7.inra.fr/j2m/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908164v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugimoto" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Sugimoro" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649849v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Herrera" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800402v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269522v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269255v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alary" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268512v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268752v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792907v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512113v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190308v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strulllu-Derrien" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191363v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191155v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817032v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283120v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117703v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gilet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118478v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117673v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117834v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439980v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123028v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lisowski" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785530v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294260v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016379v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dos Santos Farnese" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308513v5" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398531v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818274v2" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monachon" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759259v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189422v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189463v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786582v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798200v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801312v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>