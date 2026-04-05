--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79082381"/>
+    <w:nsid w:val="9153AB36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>