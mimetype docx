--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9153AB36"/>
+    <w:nsid w:val="735A5FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>