--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ballot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1128-581X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10160050X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cyber-physical internet: A systematic review, fundamental model and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Hung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104051. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2025.104051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Freight Transportation Game: Operational Challenges for Carriers in Online Spot Market Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transactions on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ited.2024.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving the physical internet for large-scale industry-wide deployments: A perspective based on global theoretical frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang T.R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.108680. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability and transformation in logistics and supply chain management: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, pp.103462. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital interoperability in logistics and supply chain management: state-of-the-art and research avenues towards Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mcfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.103435. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet: First results and next challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zach Zacharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbl.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue Optimization for Less-than-truckload Carriers in the Physical Internet: dynamic pricing and request selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based incentive mechanism design for a decentralised collaborative transport network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (24), pp.7382-7398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1693658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pricing model for less-than-truckload carriers in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation service procurement: A literature review and future research opportunities in omnichannel E-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.348-365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal collaborative transport: survey of solutions and practical implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5340-5361. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1574040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improve logistics by interconnecting services in a Physical Internet: Potential benefits, barriers and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management, Logistics and Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet and Interconnected Logistics Services: Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.2603-2609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1302620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative vendor-managed inventory strategy exploiting interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (9), pp.2685-2702. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1275871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the activeness of intelligent Physical Internet containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voiture connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Ingénieurs des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating supply chain disruptions through interconnected logistics services in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of inventory control models in the Physical Internet: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected logistic networks and protocols: simulation-based efficiency assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.3185-3208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.865853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic issues arising from the pooling of SMEs' supply chains: case study of the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92-118 (26 (1-2)), pp.92-118. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-012-9162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRi-Based Strategy to Identify Specific Biomarkers in Systemic Lupus Erythematosus, Rheumatoid Arthritis and Autoimmune Hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Beleoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e84600. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by pooling supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between Internet network and ‎logistics service networks: challenges ‎involved in the interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-012-0697-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnemental et économique de la mutualisation logistique pour les PME : le cas de l'alimentaire dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Wendum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et efficience du transport: un nouvel indicateur de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (2), pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EDI, instrument de transformation organisationnelle : Une étude de cas dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Agi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics dynamics: a user-centric approach to traffic modelling and kinetic parameter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Urban Traffic Congestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de comportements des points de livraison à Paris : opportunités pour la mutualisation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Perishable Product Distribution under Uncertainty of Multimodal Transportation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust logistics service network design for perishable products with uncertainty on transportation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 9th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach For Design Of Energy Efficient Urban Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Road Freight Traffic from Mobile Network Signalling Data While Respecting Privacy and Business Confidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaïma Alaoui-Ismaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Luxembourg. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99100-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Freight Parking in Smart City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022 (TRA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin-Driven Approach for Smart City Logistics: The Case of Freight Parking Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.237-246, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the Physical Internet, lessons learned in Europe and Japanese perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Internet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The principles of the physical internet in light of the new normal: elements of response to logistical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical internet and its impact on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistik-Werkstadt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bundling and pricing for LTL transport requests in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous approximation modeling of urban logistics networks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of alternative distribution and Physical Internet schemes in urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing for Carriers in Physical Internet with Peak Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of shipping routes in an open network based on bi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight transportation mechanisms in the Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 – 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION OF LESS-THAN-TRUCKLOAD REQUEST PRICING AND SELECTION FOR CARRIER IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. pp.11 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Transportation Resilience Enabled by Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, IFAC, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS FOR FREIGHT TRANSPORTATION SERVICE PROCUREMENT: A LITERATURE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th International Conference on Computers &amp; Industrial Engineering (CIE47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of interconnected logistics networks confronted to hub disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Tech, USA, Jun 2016, Atalanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental footprint measurements of supply chain and main influence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GREEN LOGISTICS MANAGEMENT: BALANCING ENVIRONMENTAL AND SHAREHOLDER PRIORITIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISS-CNR, Sep 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Institute of Industrial Engineers Asian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less-than-truckload Dynamic Pricing Model in Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Physical Internet Conference (IPIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet towards a new logistics organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Logistics Operation Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST - FEZ, May 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations en logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to take advantage of Physical Internet for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory control model with interconnected logistic services for vendor inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference of Physical Internet </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGS, MINES ParisTech, France, Jul 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open tracing container repositioning simulation optimization: a case study of FMCG supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Service Orientation in Holonic and Multi-Agent Manufacturing Control (SOHOMA14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for the management of returnable &amp;quot;containers&amp;quot; within open supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based transport services allocation in Physical Inter-net: a simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain CONNECTING WORLDS ILS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharing mechanism for superadditive and non-superadditive logistics cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and System Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ASSESSMENT OF DISTRIBUTED INVENTORY IN PHYSICAL INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nigrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Computers and Industrial Engineering (CIE43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hong Kong SAR China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Trucks Emissions and Impact of Eco-driving in Delivery Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards application of containers routing protocols in open and interconnected logistics networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS International Beijing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a physical internet enabled mobility web: the case of mass distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of Transportation Cost & CO2 Emission in Pooled Supply Chains Using Cooperative Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Physical Internet Enabled Distribution Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‎4th International Conference on Information Systems, Logistics and Supply Chain ‎- ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of routing protocols for freight in open logistics networks: the case of FMCG in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic contribution to horizontal cooperation in logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on information systems, logistics and supply chain - ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel consumption assessment in delivery tours to develop eco driving behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Transport Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies entre réseau Internet et réseaux de prestations logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel - CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic challenges regarding the pooling of the supply chains of small businesses : a look at the food industry in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Morocco. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of greenhouse gas emissions from freight transport by merging supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. Nikkei, 2020, 978-4-296-10605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. Meller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Predit. La Documentation Française, 2014, 978-2-11-009865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations with physical internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Q Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia in Operations Management (First Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2026, 978-0-443-15785-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-28993-4.00171-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of digitalization to reducing the environmental footprint of freight transportation: challenges and levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmentally Responsible Supply Chains in an Era of Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.206-217, 2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803920207.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Global and Interconnected Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the PI a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Araki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward the Realization of the Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENEP, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.479-487, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102671-7.10288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations, Logistics and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Tracing Container Repositioning Simulation Optimization: A Case Study of FMCG Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.281-291, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Design of Physical Internet Transport, Handling and Packaging Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Material Handling Research: 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, MHI, 2015, International Material Handling Research Colloquium, 978-1-882780-18-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Savy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux lieux, nouveaux flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 2015, 2738133436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Open Hub Network Design for Distributed Networked Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu ; André Thomas ; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.279-292, 2012, Studies in Computational Intelligence, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUTURPROD - Les systèmes de production du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 11 ANIM 016 01, ANR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multi-modal Logistics Service Network Through Robust Optimization with Budget-of-Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxin Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenle Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-stream Probabilistic Cardinality Estimation for Bloom Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Scholler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Alaoui-Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective categorization of underground freight transport systems: feedbacks and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="735A5FC8"/>
+    <w:nsid w:val="138BD230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ballot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1128-581X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10160050X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Ouyang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Hung Lai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ited.2024.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang T.R. Kong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcfarlane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Zacharia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbl.12268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01949543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Qiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.12.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1289-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.03.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02008934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Q. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1574040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1302620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01467042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1275871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nigrelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Sarraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.11.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJNHSC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hakimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.865853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9162-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Beleoken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Arnoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nogues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.10.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHP3C84V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0697-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Agi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Lardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Pang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Scholler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Alaoui-Isma&#239;li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99100-5_14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03388874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01326416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01217344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chaari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728584v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733528v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03183311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. Meller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28993-4.00171-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920207.00016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102671-7.10288-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_26" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J03P8CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Scholler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui-Ismaili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03716082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>