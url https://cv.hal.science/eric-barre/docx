--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -126,1954 +126,1954 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire provisoire des manuscrits de la bibliothèque nationale de France concernant l'histoire de la Marine (mars 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrits français ayant pour objet la Marine à la Bibliothèque nationale de France d'après ces inventaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie provisoire de l'histoire maritime du bailliage de Guernesey (Des origines à 1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrits de la Bibliothèque nationale de France concernant la Marine, Nouvelles acquisitions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu des sources concernant la pêche sur l'île de Guernesey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Congrès des Sociétés historiques et archéologiques de Normandie : Ports et lieux d’échange en Normandie : les pôles commerciaux et leurs arrière-pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Sociétés historiques et archéologiques de Normandie, Oct 2020, Cherbourg, France. pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations de recherche et bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lachèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55e Congrès des Sociétés historiques et archéologiques de Normandie : Ports et lieux d’échange en Normandie : les pôles commerciaux et leurs arrière-pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Sociétés historiques et archéologiques de Normandie, Oct 2020, Cherbourg, France. pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurigny, terminal pour un pirate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52e congrès des sociétés historiques et archéologiques de Normandie : Frontières, obstacles, franchissements en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie (FSHAN), Oct 2017, Vernon, Giverny, France. pp.407-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d’un centre de formation et d’apprentissage : le C.F.A de la C.C.I. de Granville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer et instruire en Normandie, actes du 50e Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2015, Saint-Lô, France. p. 485-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheval au Moyen-Âge au travers des registres du tabellionage de Caen (1381-1383)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheval en Normandie, Histoire, patrimoine et héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'archéologie et d'histoire du département de la Manche, Sep 2014, Saint-Lô, France. p. 39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Osber, vicomte de Valognes (1434-1448), entre collaboration et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands et la guerre, actes du 49e congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2014, Rouen, France. p. 131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lachèvre</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Sociétés historiques et archéologiques de Normandie, Oct 2020, Cherbourg, France. pp.9-26</w:t>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La cathédrale de Coutances, Art et Histoire, Centre culturel de Cerisy-la-Salle (7-11 octobre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIC, Oct 2009, Cerisy la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie (FSHAN), Oct 2017, Vernon, Giverny, France. pp.407-414</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salines de l'évêque de Bayeux au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils vivent avec le rivage : pêche côtière et exploitation du littoral - Colloque du Musée maritime de l'île Tatihou, 29 juin - 1er juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d'archéologie et d'histoire du département de la Manche, Sep 2014, Saint-Lô, France. p. 39-44</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications des Iles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie : Actes du 38ème congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie : Domfront, 16-19 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. p. 29-34 (tome 9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2015, Saint-Lô, France. p. 485-491</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondes Journées d'Histoire de la Grande Pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p. 7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2014, Rouen, France. p. 131-146</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxièmes journées d'histoire de la grande pêche (Fécamp, 11-12 octobre 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées d'histoire de la grande pêche (Fécamp, 11-12 octobre 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Saint-Lô, France. 165 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondes Journées d'Histoire de la Grande Pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p. 135-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages ruraux en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Barré</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CCIC, Oct 2009, Cerisy la Salle, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 37e Congrès organisé par la Fédération des Sociétés Historiques et Archéologiques de Normandie, Pont-Audemer, 17-20 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Caen, France. 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. p. 107-112</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p.163-165, tome 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. p. 29-34 (tome 9)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règlements pour la pêche à Terre-Neuve à Granville du début du XVIIIe siècle au début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p.93-99, tome 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. 137 p</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIIIèmes journées d'histoire maritime de la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIèmes journées d'histoire maritime de la Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. p. 135-137</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions de : L' équipage, du navire antique aux marines d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' équipage, du navire antique aux marines d'aujourd'hui : actes du colloque organisé sur l'Ile Tatihou du 13 au 15 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. p. 360-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Saint-Lô, France. 165 p</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dieppois et la Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands et l'outre-mer : actes du 35e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Granville, 18-22 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. p. 130-135 (tome6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équipage, du navire antique aux marines d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Caen, France. 455 p</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zysberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque sur l'Ile de Tatihou du 13 au 15 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 364 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008327v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-03178488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2091,51 +2091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Duval (Hervé), Les sites fortifiés littoraux et insulaires de la façade Manche-Atlantique de l'Europe, territoire, échanges et pouvoirs au Ier millénaire av. n.è., Thèse d'archéologie dirigée par Marie-Yvane Daire, soutenue le 18 décembre 2020 à l'université de Rennes I, 818 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Levesque (Jean-Charles), Courault (Patrick), Granville, 400 ans de pêche , s.l., Rivages de France, 2022, t. I, 304 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93, pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2237,51 +2237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traités de mariage dans le tabellionnage de Sainte-Mère-Église (1520-1526)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (257-258), pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2300,2753 +2300,2753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Normands en Méditerranée, XIe-XIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit : &amp;quot;vavassorie&amp;quot; ? La vavassorie de Cutourp à Digulleville à l'époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, t. 63 (fasc. 253), pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Christian Lebailly et Mathieu Bidaux, 50 ans de construction navale en bord de Seine. Les ACSM et leur cité-jardin (1917-1972), 2021, 411 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Gilles de Gouberville, Journal (1549–1562). Édition du Comité Gilles de Gouberville, établie par Marcel Roupsard et Philippe René-Bazin, 3 vol., 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, [3 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.84982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un acte presque banal, l'acte d'anoblissement de Robert Hurel dans le premier registre du tabellionnage de Sainte-Mère-Eglise, le 23 septembre 1523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Arcades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (deuxième série), pp.14-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notule sur le fonds Français et le fonds des Nouvelles acquisitions française à la Bibliothèque nationale de France et leur intérêt pour l'histoire maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.108-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherbourg, genèse d'un port durant le Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur l'histoire maritime des îles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher. Le journal français des îles Anglo-Normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10J-G1, pp.IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les ports maritimes de la France atlantique (XIe-XVe siècles). Vol. I : Tableau géohistorique de Mathias Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2018.3.51781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu des sources d'histoire maritime du bailliage de Guernesey : le greffe de la Cour royale de justice de Guernesey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, t. 63 (fasc. 253), pp.29-42</w:t>
+              <w:t xml:space="preserve">, 2017, 59 (236), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Normands en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (237), p. 78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (deuxième série), pp.14-38</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de Marin Marie exposées à Saint-Lô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 281, p. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur les sources d'histoire maritime conservées à la Priaulx Library, Saint-Peter-Port, Guernesey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (232), p. 3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les iles Saint-Marcouf faillirent entrer dans l’ère industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, t. 57 (fasc. 228), p. 3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Journées d'histoire de la Grande pêche&amp;quot; (1999-2012), Bilan de treize ans de communications et de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newfoundland and Labrador Studies (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°3, p. 72-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’Amirauté de France en Normandie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/GZUX7017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’amirauté en Normandie au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 19, p. 11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que d'eau, que d'eau !&amp;quot;, les droits seigneuriaux liés à la mer en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, t. 56 (fasc. 226.), p. 51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source de droit maritime, la Tabula de Amalfa : essai de présentation et de traduction francaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 90, pp.108-111</w:t>
+              <w:t xml:space="preserve">, 2013, n° 75, p. 57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.10-17</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenades dans quelques seigneuries du Cotentin au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. 55 (fasc. 221-222), p. 6-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des amiraux : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.107-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YKTN5032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêcheries de la baie de Seine du XIVe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°66, p. 61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'épave une aubaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°67, p. 109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirauté, amiral : de l'émir de la mer aux amiraux d'ajourd'hui (suite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°479, p. 84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne maritime médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 480, p. 150-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirauté, amiral : de l'émir de la mer aux amiraux d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°477, p. 120-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l'amirauté de France en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 89, pp.15-26</w:t>
+              <w:t xml:space="preserve">, 2006, n°261, p. 12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la Grande Pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue martime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°474, p. 11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10J-G1, pp.IV</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Malô, capitale de la pêche morutière française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°474, p. 22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°54, [p. ?]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°53, p.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défenses maritimes des Iles anglo-normandes du XIIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59 (236), pp.9-20</w:t>
+              <w:t xml:space="preserve">, 2003, t. 45, fasc 178, p. 45-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (237), p. 78</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En parcourant les archives de la Maison Canel : note pour servir à l'histoire maritime de Pont-Audemer au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des antiquaires de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, t. LXII, p. 50-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (232), p. 3-18</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°52, p.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 281, p. 32-35</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En parcourant les archives de la Maison Canel : notes pour servir à l'histoire maritime de Pont-Audemer au Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°44 (septembre), p. 75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°3, p. 72-83</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Dieppois et les grandes découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de Dieppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°202, p. 21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, t. 57 (fasc. 228), p. 3-16</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits maritimes de l'Evêque de Bayeux au Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société des sciences arts et belles-lettres de Bayeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 32, p. 65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire maritime et archives municipales conservées à la Médiathèque Jean Renoir de Dieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amys du Vieux-Dieppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, fasc. CVIII, p. 43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...1478 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIIIèmes journées d'Histoire maritimes de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Léopold Delisle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, t. XLIX, fasc. 3-4, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5103,51 +5103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges du &amp;quot;buisson&amp;quot; du Vernay, le prieuré Saint-Blaise du Mesnil-Hamet (XVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Granger; Philippe Madeline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et Territoire. Au cœur et autour de la forêt de Cerisy, des ducs de Normandie à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Presses universitaires de Caen; MRSH coédition, pp.87-126, 2022, (Bibliothèque du pôle rural), 979-10-91823-06-7</w:t>
@@ -5176,51 +5176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une source d'histoire maritime, la Tabula d'Amalfa. Essai de présentation et de traduction française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat et la mer, approches historiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, p. 9-43., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ango Jean. Dictionnaire des corsaires et des pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hrofej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,1838 +5321,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Bretagne et la grande pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 546-553., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense de l'Armorique durant le Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 162-164., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billes Sylvestre. Dictionnaire des corsaires et des pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des corsaires et des pirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : CNRS éditions, p. 80., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fleury Jean. Dictionnaire des corsaires et des pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des corsaires et des pirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : CNRS éditions, p. 284-286., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Paris : CNRS éditions, p. 80., 2013</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de digues, position d'un problème à partir de documents inédits concernant la baie de l'Ouve au XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux vives, eaux dormantes en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, p. 71-77., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. La grande pêche. Essai d'état de nos connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terre-Neuve, Terre-Neuvas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Illustria librairie des Musées / Communauté d'agglomération Rennes Métropole, p. 161-163., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne maritime médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 162-164., 2013</w:t>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 165-170., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le convoi ou armée de mer pour aller quérir du vin en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 546-553., 2013</w:t>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 441., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, p. 71-77., 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques de la cathédrale : aperçus d'une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Laty; Pierre Bouet; Gilles Désiré dit Gosset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale de Coutances : art &amp; histoire : actes du colloque, Centre culturel international de Cerisy du 8 au 11 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, OREP éditions, pp.121-133, 2012, Colloques du département de la Manche, 978-2-8151-0139-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 165-170., 2013</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie médiévale et la mer, essai d'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des galères méditerranéennes aux rivages normands. Recueil d'études en hommage à André Zysberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Annales de Normandie, p. 317-342, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Illustria librairie des Musées / Communauté d'agglomération Rennes Métropole, p. 161-163., 2013</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspect juridique de la guerre de Cent Ans en Normandie : les Anglais capturés sur le rivage (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anglais en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louviers : Fédération des Sociétés historiques et archéologiques de Normandie, p. 231-239., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 441., 2013</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser la Seine en aval de Rouen au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route de Louviers.. voies de communication et moyens de transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Sociétés historiques de Normandie, p. 249-260, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benir un navire au Moyen Âge, d'après une formule d'un recueil de collectes de l'abbaye de Jumièges XIIIe-XIVe siecle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et religion : Neuvièmes journées universitaires de Bonifacio, juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ajaccio : A. Piazzola, p. 73-80., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée [Introduction] : Les nourritures de la mer, de la criée à l'assiette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Barré</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 4, OREP éditions, pp.121-133, 2012, Colloques du département de la Manche, 978-2-8151-0139-4</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zysberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nourritures de la mer, de la criée à l'assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : CRHQ, p. 3-8., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caen : Annales de Normandie, p. 317-342, 2011</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque d'un juriste normand : le fonds Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et gens de justice en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint Lô : Société d'archéologie et d'histoire de La Manche, p. 76-92, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Louviers : Fédération des Sociétés historiques et archéologiques de Normandie, p. 231-239., 2011</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Société d'archéologie et d'histoire de la Manche, p. 5-7, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Sociétés historiques de Normandie, p. 249-260, 2008</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions : Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'archéologie et d'histoire de la Manche, p. 236-266, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ajaccio : A. Piazzola, p. 73-80., 2008</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Petite histoire de la Manche du début du XIIIe siècle au début du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du ciseau du sculpteur au sourire des saints XIIIe et XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p. 7-10, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Lô : Société d'archéologie et d'histoire de la Manche, p. 5-7, 2007</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échiquier de Normandie au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commise 1204 : studies in the history and law of continental and insular Normandy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guernesey : Barreau de Guernesey, p. 33-44, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Caen : CRHQ, p. 3-8., 2007</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu des structures ecclésiastiques des diocèses de Coutances et d'Avranches au XIIIe et XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du ciseau du sculpteur au sourire des saints XIIIe et XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p.13-31, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint Lô : Société d'archéologie et d'histoire de La Manche, p. 76-92, 2007</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 68-69, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d'archéologie et d'histoire de la Manche, p. 236-266, 2007</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds-rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 140, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guernesey : Barreau de Guernesey, p. 33-44, 2005</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde rude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 20-21, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p.13-31, 2005</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 18-19, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p. 7-10, 2005</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêcheur en pêcherie fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 134-135, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayeux (mer, navire et navigation au travers de la tapisserie de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : R. Laffont, p. 186-187, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,51 +7209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurigny, terminal pour un pirate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. 60 (fasc. 242), pp.2-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mers et marins en France d'autrefois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°94-95 (janvier-mars), 160 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7379,51 +7379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartulaire de Guillaume Osber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental de la Manche; Maison de l'histoire de la Manche; Archives départementales de la Manche, pp.320, 2017, Sources inédites sur l'histoire du département de la Manche, 9782860500340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatrièmes journées d'histoire de la Grande Pêche (Granville 31-31 octobre 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Lô : Société d'archéologie et d'histoire de la Manche, 191 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7565,51 +7565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du concordat à la séparation, l'église en Normandie (1802-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Société d'Archéologie et d'Histoire de la Manche, 267 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque d'un juriste normand, le fonds Groult au Service Historique de la Défense, département de la Marine à Cherbourg-Octeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cherbourg-Octeville, 216 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7689,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paroisse en Normandie au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Lô, Société d'archéologie et d'histoire de La Manche, 383 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7745,419 +7745,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nourritures de la mer, de la criée à l'assiette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zysberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caen : CRHQ, 479 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'archéologie et d'histoire de la Manche, 266 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Piétri-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Caen : CRHQ, 479 p., 2007</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications des universités de Rouen et du Havre, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Publications des universités de Rouen et du Havre, 2003</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invasions Barbares : Les Scandinaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouen : les Ed. du Veilleur de proue, 39 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Rouen : les Ed. du Veilleur de proue, 39 p., 2000</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invasions Barbares : Les Germains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouen : les Ed. du Veilleur de proue, 40 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Normands en méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouen : les Ed. du Veilleur de proue, 44 p, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8220,64 +8220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts du feu en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 39e congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie, Eu, 21-24 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. Caen : Annales de Normandie ; Rouen : Fédération des sociétés historiques at archéologiques de Normandie, 351 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8302,77 +8302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ils vivent avec le rivage : pêche côtière et exploitation du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zysberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Musée maritime de l'île Tatihou, 29 juin - 1er juillet 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. Caen : CRHQ-CNRS, 352 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,64 +8410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie : 38ème congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie : Domfront (Orne), 16-19 octobre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie : 38ème congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie : Domfront (Orne), 16-19 octobre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Caen, France. Annales de Normandie, 359 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,77 +8492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bains de Mer et Thermalisme en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 36e congrés des sociétés historiques et archéologiques de Normandie (Trouville-sur-Mer, 18-21 octobre 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. Caen : Annales de Normandie, 278 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,77 +8587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Normands et l'Outre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caen : Annales de Normandie, 414 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8675,77 +8675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fêtes et réjouissances populaires en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 34e congrès des sociétés historiques et archéologiques de Normandie (Montivilliers, 21-23 oct. 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. Caen : Annales de Normandie, 288 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8860,51 +8860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="573D4FCD"/>
+    <w:nsid w:val="2AE5C616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9091,51 +9091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057606188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02973628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03505466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.84982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZUX7017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKTN5032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrofej" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barr&#233; (dir.)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pi&#233;tri-L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu (dir.)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057606188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02973628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03505466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.84982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZUX7017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKTN5032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrofej" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barr&#233; (dir.)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pi&#233;tri-L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu (dir.)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>