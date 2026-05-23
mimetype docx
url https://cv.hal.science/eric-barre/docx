--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -314,151 +314,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuscrits de la Bibliothèque nationale de France concernant la Marine, Nouvelles acquisitions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie provisoire de l'histoire maritime du bailliage de Guernesey (Des origines à 1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973628v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03178488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -815,6383 +815,6383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cheval au Moyen-Âge au travers des registres du tabellionage de Caen (1381-1383)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheval en Normandie, Histoire, patrimoine et héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'archéologie et d'histoire du département de la Manche, Sep 2014, Saint-Lô, France. p. 39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naissance d’un centre de formation et d’apprentissage : le C.F.A de la C.C.I. de Granville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer et instruire en Normandie, actes du 50e Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2015, Saint-Lô, France. p. 485-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Société d'archéologie et d'histoire du département de la Manche, Sep 2014, Saint-Lô, France. p. 39-44</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Osber, vicomte de Valognes (1434-1448), entre collaboration et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands et la guerre, actes du 49e congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2014, Rouen, France. p. 131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2014, Rouen, France. p. 131-146</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La cathédrale de Coutances, Art et Histoire, Centre culturel de Cerisy-la-Salle (7-11 octobre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIC, Oct 2009, Cerisy la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salines de l'évêque de Bayeux au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils vivent avec le rivage : pêche côtière et exploitation du littoral - Colloque du Musée maritime de l'île Tatihou, 29 juin - 1er juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 107-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications des Iles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie : Actes du 38ème congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie : Domfront, 16-19 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. p. 29-34 (tome 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Saint-Lô, France. 165 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondes Journées d'Histoire de la Grande Pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p. 135-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxièmes journées d'histoire de la grande pêche (Fécamp, 11-12 octobre 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées d'histoire de la grande pêche (Fécamp, 11-12 octobre 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages ruraux en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 37e Congrès organisé par la Fédération des Sociétés Historiques et Archéologiques de Normandie, Pont-Audemer, 17-20 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Caen, France. 455 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p.163-165, tome 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règlements pour la pêche à Terre-Neuve à Granville du début du XVIIIe siècle au début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées d'histoire de la grande pêche : Granville, 24-25 septembre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p.93-99, tome 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondes Journées d'Histoire de la Grande Pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. p. 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIIIèmes journées d'histoire maritime de la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIèmes journées d'histoire maritime de la Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions de : L' équipage, du navire antique aux marines d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' équipage, du navire antique aux marines d'aujourd'hui : actes du colloque organisé sur l'Ile Tatihou du 13 au 15 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. p. 360-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dieppois et la Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands et l'outre-mer : actes du 35e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Granville, 18-22 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. p. 130-135 (tome6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équipage, du navire antique aux marines d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zysberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque sur l'Ile de Tatihou du 13 au 15 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges du &amp;quot;buisson&amp;quot; du Vernay, le prieuré Saint-Blaise du Mesnil-Hamet (XVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Granger; Philippe Madeline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt et Territoire. Au cœur et autour de la forêt de Cerisy, des ducs de Normandie à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Presses universitaires de Caen; MRSH coédition, pp.87-126, 2022, (Bibliothèque du pôle rural), 979-10-91823-06-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source d'histoire maritime, la Tabula d'Amalfa. Essai de présentation et de traduction française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et la mer, approches historiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, p. 9-43., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne et la grande pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 546-553., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense de l'Armorique durant le Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 162-164., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billes Sylvestre. Dictionnaire des corsaires et des pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des corsaires et des pirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : CNRS éditions, p. 80., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleury Jean. Dictionnaire des corsaires et des pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des corsaires et des pirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : CNRS éditions, p. 284-286., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ango Jean. Dictionnaire des corsaires et des pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hrofej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des corsaires et des pirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : CNRS éditions, p. 14-16., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de digues, position d'un problème à partir de documents inédits concernant la baie de l'Ouve au XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux vives, eaux dormantes en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, p. 71-77., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne maritime médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 165-170., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. La grande pêche. Essai d'état de nos connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terre-Neuve, Terre-Neuvas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Illustria librairie des Musées / Communauté d'agglomération Rennes Métropole, p. 161-163., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le convoi ou armée de mer pour aller quérir du vin en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de Bretagne, vol. 6, La Bretagne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Editions Encylopédie de la Bretagne, p. 441., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques de la cathédrale : aperçus d'une étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...488 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Laty; Pierre Bouet; Gilles Désiré dit Gosset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale de Coutances : art &amp; histoire : actes du colloque, Centre culturel international de Cerisy du 8 au 11 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, OREP éditions, pp.121-133, 2012, Colloques du département de la Manche, 978-2-8151-0139-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie médiévale et la mer, essai d'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des galères méditerranéennes aux rivages normands. Recueil d'études en hommage à André Zysberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Annales de Normandie, p. 317-342, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspect juridique de la guerre de Cent Ans en Normandie : les Anglais capturés sur le rivage (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anglais en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louviers : Fédération des Sociétés historiques et archéologiques de Normandie, p. 231-239., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser la Seine en aval de Rouen au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route de Louviers.. voies de communication et moyens de transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Sociétés historiques de Normandie, p. 249-260, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benir un navire au Moyen Âge, d'après une formule d'un recueil de collectes de l'abbaye de Jumièges XIIIe-XIVe siecle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et religion : Neuvièmes journées universitaires de Bonifacio, juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ajaccio : A. Piazzola, p. 73-80., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque d'un juriste normand : le fonds Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et gens de justice en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint Lô : Société d'archéologie et d'histoire de La Manche, p. 76-92, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée [Introduction] : Les nourritures de la mer, de la criée à l'assiette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...425 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zysberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque sur l'Ile de Tatihou du 13 au 15 mai 1999</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00008327v1</w:t>
+              <w:t xml:space="preserve">Les nourritures de la mer, de la criée à l'assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : CRHQ, p. 3-8., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Société d'archéologie et d'histoire de la Manche, p. 5-7, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions : Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées d'histoire de la Grande Pêche (Granville, 18-19 mars 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'archéologie et d'histoire de la Manche, p. 236-266, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Petite histoire de la Manche du début du XIIIe siècle au début du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du ciseau du sculpteur au sourire des saints XIIIe et XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p. 7-10, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échiquier de Normandie au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commise 1204 : studies in the history and law of continental and insular Normandy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guernesey : Barreau de Guernesey, p. 33-44, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu des structures ecclésiastiques des diocèses de Coutances et d'Avranches au XIIIe et XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du ciseau du sculpteur au sourire des saints XIIIe et XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Lô : Musée des Beaux Arts de Saint-Lô, p.13-31, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde rude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 20-21, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds-rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 140, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 18-19, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêcheur en pêcherie fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 134-135, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et marins en France d'autrefois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Archives &amp; Culture, p. 68-69, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayeux (mer, navire et navigation au travers de la tapisserie de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : R. Laffont, p. 186-187, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Duval (Hervé), Les sites fortifiés littoraux et insulaires de la façade Manche-Atlantique de l'Europe, territoire, échanges et pouvoirs au Ier millénaire av. n.è., Thèse d'archéologie dirigée par Marie-Yvane Daire, soutenue le 18 décembre 2020 à l'université de Rennes I, 818 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Levesque (Jean-Charles), Courault (Patrick), Granville, 400 ans de pêche , s.l., Rivages de France, 2022, t. I, 304 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93, pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traités de mariage dans le tabellionnage de Sainte-Mère-Église (1520-1526)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (257-258), pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit : &amp;quot;vavassorie&amp;quot; ? La vavassorie de Cutourp à Digulleville à l'époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, t. 63 (fasc. 253), pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Christian Lebailly et Mathieu Bidaux, 50 ans de construction navale en bord de Seine. Les ACSM et leur cité-jardin (1917-1972), 2021, 411 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Gilles de Gouberville, Journal (1549–1562). Édition du Comité Gilles de Gouberville, établie par Marcel Roupsard et Philippe René-Bazin, 3 vol., 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, [3 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.84982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un acte presque banal, l'acte d'anoblissement de Robert Hurel dans le premier registre du tabellionnage de Sainte-Mère-Eglise, le 23 septembre 1523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Arcades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (deuxième série), pp.14-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notule sur le fonds Français et le fonds des Nouvelles acquisitions française à la Bibliothèque nationale de France et leur intérêt pour l'histoire maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.108-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Normands en Méditerranée, XIe-XIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherbourg, genèse d'un port durant le Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur l'histoire maritime des îles anglo-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher. Le journal français des îles Anglo-Normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10J-G1, pp.IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les ports maritimes de la France atlantique (XIe-XVe siècles). Vol. I : Tableau géohistorique de Mathias Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2018.3.51781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu des sources d'histoire maritime du bailliage de Guernesey : le greffe de la Cour royale de justice de Guernesey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, t. 63 (fasc. 253), pp.29-42</w:t>
+              <w:t xml:space="preserve">, 2017, 59 (236), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] Christian Lebailly et Mathieu Bidaux, 50 ans de construction navale en bord de Seine. Les ACSM et leur cité-jardin (1917-1972), 2021, 411 p.</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Normands en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (237), p. 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur les sources d'histoire maritime conservées à la Priaulx Library, Saint-Peter-Port, Guernesey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (232), p. 3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de Marin Marie exposées à Saint-Lô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 281, p. 32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Journées d'histoire de la Grande pêche&amp;quot; (1999-2012), Bilan de treize ans de communications et de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newfoundland and Labrador Studies (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°3, p. 72-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les iles Saint-Marcouf faillirent entrer dans l’ère industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, t. 57 (fasc. 228), p. 3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’Amirauté de France en Normandie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/GZUX7017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’amirauté en Normandie au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 19, p. 11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que d'eau, que d'eau !&amp;quot;, les droits seigneuriaux liés à la mer en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, t. 56 (fasc. 226.), p. 51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source de droit maritime, la Tabula de Amalfa : essai de présentation et de traduction francaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 90, pp.95-96</w:t>
+              <w:t xml:space="preserve">, 2013, n° 75, p. 57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenades dans quelques seigneuries du Cotentin au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. 55 (fasc. 221-222), p. 6-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des amiraux : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.107-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YKTN5032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notule sur le fonds Français et le fonds des Nouvelles acquisitions française à la Bibliothèque nationale de France et leur intérêt pour l'histoire maritime</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'épave une aubaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°67, p. 109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêcheries de la baie de Seine du XIVe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°66, p. 61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne maritime médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 480, p. 150-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirauté, amiral : de l'émir de la mer aux amiraux d'ajourd'hui (suite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°479, p. 84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l'amirauté de France en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 90, pp.108-111</w:t>
+              <w:t xml:space="preserve">, 2006, n°261, p. 12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cherbourg, genèse d'un port durant le Moyen Âge</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirauté, amiral : de l'émir de la mer aux amiraux d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°477, p. 120-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la Grande Pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue martime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°474, p. 11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Malô, capitale de la pêche morutière française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°474, p. 22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 89, pp.15-26</w:t>
+              <w:t xml:space="preserve">, 2004, n°54, [p. ?]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10J-G1, pp.IV</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En parcourant les archives de la Maison Canel : note pour servir à l'histoire maritime de Pont-Audemer au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des antiquaires de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, t. LXII, p. 50-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°53, p.21-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défenses maritimes des Iles anglo-normandes du XIIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59 (236), pp.9-20</w:t>
+              <w:t xml:space="preserve">, 2003, t. 45, fasc 178, p. 45-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (237), p. 78</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possessions fluvio-maritimes de l'abbaye de Jumièges au Moyen Age (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°52, p.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 281, p. 32-35</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En parcourant les archives de la Maison Canel : notes pour servir à l'histoire maritime de Pont-Audemer au Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°44 (septembre), p. 75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (232), p. 3-18</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Dieppois et les grandes découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de Dieppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°202, p. 21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, t. 57 (fasc. 228), p. 3-16</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits maritimes de l'Evêque de Bayeux au Moyen-Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société des sciences arts et belles-lettres de Bayeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 32, p. 65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°3, p. 72-83</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire maritime et archives municipales conservées à la Médiathèque Jean Renoir de Dieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amys du Vieux-Dieppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, fasc. CVIII, p. 43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIIIèmes journées d'Histoire maritimes de la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Léopold Delisle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, t. XLIX, fasc. 3-4, 107 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...1595 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012126v1</w:t>
-              </w:r>
-[...2104 lines deleted...]
-                <w:t xml:space="preserve">hal-00012130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7764,51 +7764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nourritures de la mer, de la criée à l'assiette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zysberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,51 +8220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts du feu en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8315,51 +8315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ils vivent avec le rivage : pêche côtière et exploitation du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zysberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8410,51 +8410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie : 38ème congrès organisé par la fédération des sociétés historiques et archéologiques de Normandie : Domfront (Orne), 16-19 octobre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8505,234 +8505,234 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bains de Mer et Thermalisme en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 36e congrés des sociétés historiques et archéologiques de Normandie (Trouville-sur-Mer, 18-21 octobre 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. Caen : Annales de Normandie, 278 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Normands et l'Outre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caen : Annales de Normandie, 414 p., 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêtes et réjouissances populaires en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hervieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8860,51 +8860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AE5C616"/>
+    <w:nsid w:val="81B754AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9091,51 +9091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057606188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02973628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03505466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.84982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZUX7017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKTN5032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrofej" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barr&#233; (dir.)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pi&#233;tri-L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu (dir.)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057606188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04086161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03178488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02973628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lach&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hrofej" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03505466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.84982" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03276241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51781" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Ogier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04980659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZUX7017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKTN5032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barr&#233; (dir.)" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pi&#233;tri-L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hervieu (dir.)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>