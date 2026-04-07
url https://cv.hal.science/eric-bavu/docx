--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1638,712 +1638,686 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Listening Tests for the Assessment of Intelligibility, Quality, and Identity of Body-Conducted Speech Enhancement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Captation de voix par conduction corporelle et amélioration par Deep Learning génératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Spectre 2026 - Signal Processing and EleCTRoacoustics for mEasurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Mar 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098132v1</w:t>
+                <w:t xml:space="preserve">hal-05554300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Interpretability to Neural Audio Codecs</w:t>
+                <w:t xml:space="preserve">Synthèse ambisonique de champs rayonnés par des pavillons, intégrant un modèle de directivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Sadok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Hauret</w:t>
+                <w:t xml:space="preserve">Philippe Thorner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098131v1</w:t>
+                <w:t xml:space="preserve">hal-05069763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse ambisonique de champs rayonnés par des pavillons, intégrant un modèle de directivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thorner</w:t>
+                <w:t xml:space="preserve">Interpolation et extrapolation de réponses impulsionnelles par krigeage dans des salles de concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069763v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation et extrapolation de réponses impulsionnelles par krigeage dans des salles de concert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+                <w:t xml:space="preserve">French Listening Tests for the Assessment of Intelligibility, Quality, and Identity of Body-Conducted Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069759v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time speech enhancement in noise for throat microphone using neural audio codec as foundation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Interpretability to Neural Audio Codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, California, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518258v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de codecs neuronaux pour le réhaussement de la parole à faible régime de données</w:t>
+                <w:t xml:space="preserve">Real-time speech enhancement in noise for throat microphone using neural audio codec as foundation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069760v1</w:t>
+                <w:t xml:space="preserve">hal-05518258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens aux Codecs Neuronaux : Interprétabilité des Tokens discrets produits pour des Signaux Vocaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de codecs neuronaux pour le réhaussement de la parole à faible régime de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,798 +2326,768 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069762v1</w:t>
+                <w:t xml:space="preserve">hal-05069760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for 3D sound synthesis of directional acoustic sources by higher-order ambisonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thorner</w:t>
+                <w:t xml:space="preserve">Donner du sens aux Codecs Neuronaux : Interprétabilité des Tokens discrets produits pour des Signaux Vocaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694361v1</w:t>
+                <w:t xml:space="preserve">hal-05069762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’Intelligence artificielle dans le traitement du signal - Quelles perspectives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for 3D sound synthesis of directional acoustic sources by higher-order ambisonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Enseignement Post-Universitaire en Audioprothèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège national d'audioprothèse, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100928v1</w:t>
+                <w:t xml:space="preserve">hal-04694361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone intrusion detection using a network of acoustic arrays running a neural network for real-time drone detection, localization and identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l’Intelligence artificielle dans le traitement du signal - Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">28ème Enseignement Post-Universitaire en Audioprothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national d'audioprothèse, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789559v1</w:t>
+                <w:t xml:space="preserve">hal-05100928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBEN: Extreme bandwidth extension network applied to speech signals captured with noise-resilient body-conduction microphones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drone intrusion detection using a network of acoustic arrays running a neural network for real-time drone detection, localization and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sangwa-Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matwyschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 : 2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830649v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 3D de sources acoustiques par Deep Learning et entrainement de réseaux par spatialisation ambisonique d'ordres élevés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+                <w:t xml:space="preserve">EBEN: Extreme bandwidth extension network applied to speech signals captured with noise-resilient body-conduction microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bavu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 : 2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847812v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning pour l’amélioration de signaux vocaux captés avec des transducteurs intra-auriculaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+                <w:t xml:space="preserve">Localisation 3D de sources acoustiques par Deep Learning et entrainement de réseaux par spatialisation ambisonique d'ordres élevés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707089v1</w:t>
+                <w:t xml:space="preserve">hal-03847812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeplomatics : localisation et reconnaissance acoustique de drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+                <w:t xml:space="preserve">Deep Learning pour l’amélioration de signaux vocaux captés avec des transducteurs intra-auriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707053v1</w:t>
+                <w:t xml:space="preserve">hal-03707089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeplomatics project: Multimodal UAV detection, localisation and identification for site surveillance</w:t>
               </w:r>
@@ -3155,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,76 +3192,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeplomatics: A deep-learning based multimodal approach for aerial drone detection and localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deeplomatics : localisation et reconnaissance acoustique de drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3327,497 +3271,527 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUIET DRONES Second International e-Symposium on UAV/UAS Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCE/Europe; CidB, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707115v1</w:t>
+                <w:t xml:space="preserve">hal-03707053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/3D acoustic source localization using Deep Learning techniques and arbitrary microphone array configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeplomatics: A deep-learning based multimodal approach for aerial drone detection and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Battlefield Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISL - French German Research Institute of Saint-Louis, Oct 2020, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">QUIET DRONES Second International e-Symposium on UAV/UAS Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCE/Europe; CidB, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219076v1</w:t>
+                <w:t xml:space="preserve">hal-03707115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor field trials for the measurement of the acoustic signals of mini UAVs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Rassy</w:t>
+                <w:t xml:space="preserve">2D/3D acoustic source localization using Deep Learning techniques and arbitrary microphone array configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Battlefield Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISL - French German Research Institute of Saint-Louis, Oct 2020, Saint-Louis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219030v1</w:t>
+                <w:t xml:space="preserve">hal-03219076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Sound source localization in reverberant rooms using Deep Learning and microphone arrays : Simulation and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+                <w:t xml:space="preserve">Outdoor field trials for the measurement of the acoustic signals of mini UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0552⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3155-3162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219047v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization in reverberant rooms using Deep Learning and microphone arrays</w:t>
+                <w:t xml:space="preserve">3D Sound source localization in reverberant rooms using Deep Learning and microphone arrays : Simulation and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics (ICA 2019 Aachen)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276941v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescalenet: a multiresolution approch for raw audio recognition</w:t>
               </w:r>
@@ -3905,1116 +3879,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear phase IIR filterbank for the radial filters of ambisonic recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+                <w:t xml:space="preserve">Source localization in reverberant rooms using Deep Learning and microphone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics (ICA 2019 Aachen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275167v1</w:t>
+                <w:t xml:space="preserve">hal-02276941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes microphoniques intelligentes : Localisation de sources par Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+                <w:t xml:space="preserve">A linear phase IIR filterbank for the radial filters of ambisonic recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d' Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.127-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/sasp.2019.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179453v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antennes non calibrées, suivi métrologique et problèmes inverses : Une approche par Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Marseille, Bouches-du-Rhône, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d' Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, Seine-Maritime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179449v1</w:t>
+                <w:t xml:space="preserve">hal-03179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes non calibrées, suivi métrologique et problèmes inverses : Une approche par Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antennes microphoniques intelligentes : Localisation de sources par Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d' Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, Seine-Maritime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179433v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization and identification with a compact array of digital mems microphones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Sound and Vibration (ICSV25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, Bouches-du-Rhône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088346v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d' antennes microphoniques à base de MEMS analogiques ou numériques : Retour d' expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source localization and identification with a compact array of digital mems microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nde Journées Acoustique et Microsystèmes, JAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Mans, Sarthe, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Sound and Vibration (ICSV25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179435v1</w:t>
+                <w:t xml:space="preserve">hal-02088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d' une base de données physiquement valide pour les approches de localisation de sources par Deep Learning sur antennes microphoniques intelligentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d' antennes microphoniques à base de MEMS analogiques ou numériques : Retour d' expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chenevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d' Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, Seine-Maritime, France</w:t>
+              <w:t xml:space="preserve">2nde Journées Acoustique et Microsystèmes, JAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Mans, Sarthe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179452v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed network of compact microphone arrays for drone detection and tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+                <w:t xml:space="preserve">Constitution d' une base de données physiquement valide pour les approches de localisation de sources par Deep Learning sur antennes microphoniques intelligentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès Français d' Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, Seine-Maritime, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179085v1</w:t>
+                <w:t xml:space="preserve">hal-03179452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique (stationnaire et temporelle), audio 3D, rayonnement d' instruments de musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A distributed network of compact microphone arrays for drone detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Poirée</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Maths-Industrie - Acoustique Numérique et Signal Audio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179432v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise reduction on a compact microphone array, application to drone detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie acoustique (stationnaire et temporelle), audio 3D, rayonnement d' instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Battlefield Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">Rencontres Maths-Industrie - Acoustique Numérique et Signal Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, École Polytechnique, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179454v1</w:t>
+                <w:t xml:space="preserve">hal-03179432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection, classification et suivi de trajectoire de sources acoustiques par captation pression-vitesse sur capteurs MEMS numériques</w:t>
               </w:r>
@@ -5102,1469 +5063,1456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+                <w:t xml:space="preserve">Noise reduction on a compact microphone array, application to drone detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hamery</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hengy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5th Workshop on Battlefield Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088401v1</w:t>
+                <w:t xml:space="preserve">hal-03179454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization using a compact differential microphone array, application to drone tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Battlefield Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Louis, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179455v1</w:t>
+                <w:t xml:space="preserve">hal-02088401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique instationnaire par retournement temporel en environnement complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+                <w:t xml:space="preserve">Source localization using a compact differential microphone array, application to drone tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique - CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th Workshop on Battlefield Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088407v1</w:t>
+                <w:t xml:space="preserve">hal-03179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+                <w:t xml:space="preserve">Imagerie acoustique instationnaire par retournement temporel en environnement complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique - CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088336v1</w:t>
+                <w:t xml:space="preserve">hal-02088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088332v1</w:t>
+                <w:t xml:space="preserve">hal-02088336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308903v1</w:t>
+                <w:t xml:space="preserve">hal-02088332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083321v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
+                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811124v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810827v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811167v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de sources acoustiques par renversement du temps - Optimisations et stratégies de dépassement de limites, du théorique à l' expérimental</w:t>
+                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179579v1</w:t>
+                <w:t xml:space="preserve">hal-00811124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
+                <w:t xml:space="preserve">Imagerie de sources acoustiques par renversement du temps - Optimisations et stratégies de dépassement de limites, du théorique à l' expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549635v1</w:t>
+                <w:t xml:space="preserve">hal-03179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification non-invasive du degré de Fibrose Hépatique par Élastographie Dynamique (Supersonic Shear Imaging)</w:t>
               </w:r>
@@ -6803,301 +6751,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
+                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088379v1</w:t>
+                <w:t xml:space="preserve">hal-00549635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
+                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088370v1</w:t>
+                <w:t xml:space="preserve">hal-02088386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
+                <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
@@ -7136,574 +7080,699 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088386v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539654v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-INVASIVE LIVER FIBROSIS STAGING USING SUPERSONIC SHEAR IMAGING : A CLINICAL STUDY ON 150 PATIENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vlissingen, Netherlands</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088254v1</w:t>
+                <w:t xml:space="preserve">hal-00539654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging of active sound and vibrational sources using a time-reversal sink</w:t>
+                <w:t xml:space="preserve">NON-INVASIVE LIVER FIBROSIS STAGING USING SUPERSONIC SHEAR IMAGING : A CLINICAL STUDY ON 150 PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vlissingen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088392v1</w:t>
+                <w:t xml:space="preserve">hal-02088254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Focalisation par Retournement Temporel dans le Domaine Audible</w:t>
+                <w:t xml:space="preserve">Super-resolution imaging of active sound and vibrational sources using a time-reversal sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Besnainou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française d'Acoustique - CFA2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088405v1</w:t>
+                <w:t xml:space="preserve">hal-02088392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Techniques de Focalisation par Retournement Temporel dans le Domaine Audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Besnainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française d'Acoustique - CFA2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rotationnal and translational waves in a bowed string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Yew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Placais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,51 +7787,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7772,51 +7841,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time speech enhancement for throat microphone using a neural audio codec as foundation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7845,73 +7914,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tahoe City, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver fibrosis staging using supersonic shear imaging : a clinical study on 142 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7920,101 +7989,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8024,51 +8093,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibravox: A Dataset of French Speech Captured with Body-conduction Audio Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8120,51 +8189,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8174,100 +8243,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PUITS À RETOURNEMENT TEMPOREL DANS LE DOMAINE AUDIBLE : UN OUTIL DE FOCALISATION ET D'IMAGERIE À HAUTE RÉSOLUTION DE SOURCES SONORES ET VIBRATOIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008PA066395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00811601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8277,105 +8346,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes Temporelles en Acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Conservatoire National des Arts et Métiers, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02467383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8443,51 +8512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="327221CC"/>
+    <w:nsid w:val="142459DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +8743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bavu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6395-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134574214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bavu_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3313433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ramamonjy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2908696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangwa-Simba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matwyschuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rassy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.03" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987898" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Yew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Placais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811601v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA066395" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02467383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bavu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6395-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134574214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bavu_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3313433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ramamonjy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2908696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangwa-Simba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matwyschuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rassy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.03" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987898" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Yew" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Placais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA066395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02467383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>