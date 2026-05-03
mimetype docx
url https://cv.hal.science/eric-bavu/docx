--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1741,1033 +1741,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse ambisonique de champs rayonnés par des pavillons, intégrant un modèle de directivité</w:t>
+                <w:t xml:space="preserve">Donner du sens aux Codecs Neuronaux : Interprétabilité des Tokens discrets produits pour des Signaux Vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thorner</w:t>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069763v1</w:t>
+                <w:t xml:space="preserve">hal-05069762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation et extrapolation de réponses impulsionnelles par krigeage dans des salles de concert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+                <w:t xml:space="preserve">Utilisation de codecs neuronaux pour le réhaussement de la parole à faible régime de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069759v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Listening Tests for the Assessment of Intelligibility, Quality, and Identity of Body-Conducted Speech Enhancement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+                <w:t xml:space="preserve">Synthèse ambisonique de champs rayonnés par des pavillons, intégrant un modèle de directivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thorner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098132v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Interpretability to Neural Audio Codecs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation et extrapolation de réponses impulsionnelles par krigeage dans des salles de concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Sadok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Hauret</w:t>
+                <w:t xml:space="preserve">Yves Pene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098131v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time speech enhancement in noise for throat microphone using neural audio codec as foundation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Listening Tests for the Assessment of Intelligibility, Quality, and Identity of Body-Conducted Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, California, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518258v1</w:t>
+                <w:t xml:space="preserve">hal-05098132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de codecs neuronaux pour le réhaussement de la parole à faible régime de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Interpretability to Neural Audio Codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA - International Speech Communication Association, Aug 2025, Rotterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069760v1</w:t>
+                <w:t xml:space="preserve">hal-05098131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens aux Codecs Neuronaux : Interprétabilité des Tokens discrets produits pour des Signaux Vocaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time speech enhancement in noise for throat microphone using neural audio codec as foundation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069762v1</w:t>
+                <w:t xml:space="preserve">hal-05518258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for 3D sound synthesis of directional acoustic sources by higher-order ambisonics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drone intrusion detection using a network of acoustic arrays running a neural network for real-time drone detection, localization and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sangwa-Simba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matwyschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694361v1</w:t>
+                <w:t xml:space="preserve">hal-04789559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’Intelligence artificielle dans le traitement du signal - Quelles perspectives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for 3D sound synthesis of directional acoustic sources by higher-order ambisonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Enseignement Post-Universitaire en Audioprothèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège national d'audioprothèse, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100928v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone intrusion detection using a network of acoustic arrays running a neural network for real-time drone detection, localization and identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l’Intelligence artificielle dans le traitement du signal - Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">28ème Enseignement Post-Universitaire en Audioprothèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège national d'audioprothèse, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789559v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBEN: Extreme bandwidth extension network applied to speech signals captured with noise-resilient body-conduction microphones</w:t>
               </w:r>
@@ -2864,371 +2864,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 3D de sources acoustiques par Deep Learning et entrainement de réseaux par spatialisation ambisonique d'ordres élevés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeplomatics: A deep-learning based multimodal approach for aerial drone detection and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">QUIET DRONES Second International e-Symposium on UAV/UAS Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCE/Europe; CidB, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847812v1</w:t>
+                <w:t xml:space="preserve">hal-03707115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning pour l’amélioration de signaux vocaux captés avec des transducteurs intra-auriculaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+                <w:t xml:space="preserve">Localisation 3D de sources acoustiques par Deep Learning et entrainement de réseaux par spatialisation ambisonique d'ordres élevés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707089v1</w:t>
+                <w:t xml:space="preserve">hal-03847812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeplomatics project: Multimodal UAV detection, localisation and identification for site surveillance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
+                <w:t xml:space="preserve">Deep Learning pour l’amélioration de signaux vocaux captés avec des transducteurs intra-auriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Battelfield Acoustics, ISL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831918v1</w:t>
+                <w:t xml:space="preserve">hal-03707089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeplomatics : localisation et reconnaissance acoustique de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3287,511 +3287,511 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeplomatics: A deep-learning based multimodal approach for aerial drone detection and localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Bavu</w:t>
+                <w:t xml:space="preserve">Deeplomatics project: Multimodal UAV detection, localisation and identification for site surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUIET DRONES Second International e-Symposium on UAV/UAS Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCE/Europe; CidB, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Battelfield Acoustics, ISL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707115v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/3D acoustic source localization using Deep Learning techniques and arbitrary microphone array configurations</w:t>
+                <w:t xml:space="preserve">3D Sound source localization in reverberant rooms using Deep Learning and microphone arrays : Simulation and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Battlefield Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219076v1</w:t>
+                <w:t xml:space="preserve">hal-03219047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor field trials for the measurement of the acoustic signals of mini UAVs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Rassy</w:t>
+                <w:t xml:space="preserve">2D/3D acoustic source localization using Deep Learning techniques and arbitrary microphone array configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Battlefield Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISL - French German Research Institute of Saint-Louis, Oct 2020, Saint-Louis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219030v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Sound source localization in reverberant rooms using Deep Learning and microphone arrays : Simulation and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Pujol</w:t>
+                <w:t xml:space="preserve">Outdoor field trials for the measurement of the acoustic signals of mini UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.3155-3162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219047v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescalenet: a multiresolution approch for raw audio recognition</w:t>
               </w:r>
@@ -4717,265 +4717,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed network of compact microphone arrays for drone detection and tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie acoustique (stationnaire et temporelle), audio 3D, rayonnement d' instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Maths-Industrie - Acoustique Numérique et Signal Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, École Polytechnique, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179085v1</w:t>
+                <w:t xml:space="preserve">hal-03179432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique (stationnaire et temporelle), audio 3D, rayonnement d' instruments de musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A distributed network of compact microphone arrays for drone detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aro Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Poirée</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Maths-Industrie - Acoustique Numérique et Signal Audio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179432v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection, classification et suivi de trajectoire de sources acoustiques par captation pression-vitesse sur capteurs MEMS numériques</w:t>
               </w:r>
@@ -5495,476 +5495,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088336v1</w:t>
+                <w:t xml:space="preserve">hal-01083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088332v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308903v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083321v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
               </w:r>
@@ -6069,381 +6069,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810827v1</w:t>
+                <w:t xml:space="preserve">hal-00811124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+                <w:t xml:space="preserve">hal-00810827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811124v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de sources acoustiques par renversement du temps - Optimisations et stratégies de dépassement de limites, du théorique à l' expérimental</w:t>
               </w:r>
@@ -6492,782 +6492,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification non-invasive du degré de Fibrose Hépatique par Élastographie Dynamique (Supersonic Shear Imaging)</w:t>
+                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549572v1</w:t>
+                <w:t xml:space="preserve">hal-00549635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time quantitative elastography using Supersonic Shear wave Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Montaldo</w:t>
+                <w:t xml:space="preserve">Quantification non-invasive du degré de Fibrose Hépatique par Élastographie Dynamique (Supersonic Shear Imaging)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088319v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time quantitative elastography using Supersonic Shear wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Montaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, France. pp.276-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549635v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
+                <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088386v1</w:t>
+                <w:t xml:space="preserve">hal-02088379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
+                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088379v1</w:t>
+                <w:t xml:space="preserve">hal-02088370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
+                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088370v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
               </w:r>
@@ -7400,64 +7400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7976,64 +7976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8512,51 +8512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="142459DB"/>
+    <w:nsid w:val="7CE92A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8743,51 +8743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bavu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6395-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134574214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bavu_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3313433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ramamonjy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2908696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangwa-Simba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matwyschuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rassy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.03" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987898" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Yew" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Placais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA066395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02467383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bavu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6395-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134574214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bavu_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3313433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ramamonjy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2908696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangwa-Simba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matwyschuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rassy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.03" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987898" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Yew" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Placais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA066395" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02467383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>